--- v0 (2026-04-17)
+++ v1 (2026-06-01)
@@ -116,66 +116,66 @@
   <si>
     <t>G10ARETE1NT</t>
   </si>
   <si>
     <t>11 Blue</t>
   </si>
   <si>
     <t>TAV 11 Blue</t>
   </si>
   <si>
     <t>G11TXADV2NT</t>
   </si>
   <si>
     <t>10 Ikaika-Chelsea</t>
   </si>
   <si>
     <t>FH 10 Ikaika-Chelsea</t>
   </si>
   <si>
     <t>G10FIELD1NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
+    <t>11 Club Blue</t>
+  </si>
+  <si>
+    <t>Integrity 11 Club Blue</t>
+  </si>
+  <si>
+    <t>G11INTEG2NT</t>
+  </si>
+  <si>
     <t>10 Intense Blue</t>
   </si>
   <si>
     <t>Integrity 10 Intense Blue</t>
   </si>
   <si>
     <t>G10INTEG1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G11INTEG2NT</t>
   </si>
   <si>
     <t>11 Navy Ethos</t>
   </si>
   <si>
     <t>Arete 11 Navy Ethos</t>
   </si>
   <si>
     <t>G11ARETE2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 11Elite Blue</t>
   </si>
   <si>
     <t>G111UNVB2NT</t>
   </si>
   <si>
     <t>11 Navy</t>
   </si>
@@ -594,251 +594,251 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>86.35599999999999</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>78.016999999999996</v>
+        <v>77.768</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>76.028000000000006</v>
+        <v>75.608</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>74.565</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>69.161</v>
+        <v>68.813</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>68.384</v>
+        <v>68.636</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>67.12</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>65.68600000000001</v>
+        <v>66.11799999999999</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>65.66500000000001</v>
+        <v>65.624</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>43</v>
       </c>
       <c r="F11">
-        <v>77.273</v>
+        <v>75.95699999999999</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>43</v>
       </c>
       <c r="F12">
-        <v>72.663</v>
+        <v>72.468</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>43</v>
       </c>
       <c r="F13">
-        <v>70.051000000000002</v>
+        <v>70.107</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>43</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>