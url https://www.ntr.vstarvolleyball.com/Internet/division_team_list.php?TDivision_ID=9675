--- v0 (2026-02-14)
+++ v1 (2026-04-19)
@@ -35,273 +35,273 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
+    <t>11 Black</t>
+  </si>
+  <si>
+    <t>Skyline 11 Black</t>
+  </si>
+  <si>
+    <t>G11SKYLN2NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>10 Royal</t>
   </si>
   <si>
     <t>Skyline 10 Royal</t>
   </si>
   <si>
     <t>G10SKYLN1NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...10 lines deleted...]
-  <si>
     <t>AmeriSports Volleyball Club</t>
   </si>
   <si>
     <t>AVC 11 Navy</t>
   </si>
   <si>
     <t>G11AMSVC1NT</t>
   </si>
   <si>
-    <t>Pending</t>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>11 Intense Blue</t>
+  </si>
+  <si>
+    <t>Integrity 11 Intense Blue</t>
+  </si>
+  <si>
+    <t>G11INTEG1NT</t>
+  </si>
+  <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>DIG 11 Black</t>
+  </si>
+  <si>
+    <t>G11DIGVB1NT</t>
+  </si>
+  <si>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 11Elite Blue</t>
+  </si>
+  <si>
+    <t>G111UNVB2NT</t>
+  </si>
+  <si>
+    <t>Amarillo 212 Volleyball Club</t>
+  </si>
+  <si>
+    <t>AMA 212 11 Crush</t>
+  </si>
+  <si>
+    <t>G11AMTOT1SU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t xml:space="preserve">11'S ELITE GREEN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog 11E Green </t>
+  </si>
+  <si>
+    <t>G11FROGS4NT</t>
+  </si>
+  <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>11.1 Brian</t>
+  </si>
+  <si>
+    <t>Pono 11.1 Brian</t>
+  </si>
+  <si>
+    <t>G11PONOV1NT</t>
+  </si>
+  <si>
+    <t>No Limits VBC</t>
+  </si>
+  <si>
+    <t>11 Elite</t>
+  </si>
+  <si>
+    <t>No Limits 11 Elite</t>
+  </si>
+  <si>
+    <t>G11NLVBC1NT</t>
+  </si>
+  <si>
+    <t>Uncommon</t>
+  </si>
+  <si>
+    <t>11U</t>
+  </si>
+  <si>
+    <t>Uncommon 11U</t>
+  </si>
+  <si>
+    <t>G11UNCOM1NT</t>
+  </si>
+  <si>
+    <t>11'S ELITE BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 11E Black</t>
+  </si>
+  <si>
+    <t>G11FROGS5NT</t>
+  </si>
+  <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>10 Ikaika-Chelsea</t>
+  </si>
+  <si>
+    <t>FH 10 Ikaika-Chelsea</t>
+  </si>
+  <si>
+    <t>G10FIELD1NT</t>
+  </si>
+  <si>
+    <t>10'S NATIONAL BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 10N Black</t>
+  </si>
+  <si>
+    <t>G10FROGS2NT</t>
+  </si>
+  <si>
+    <t>10 Black</t>
+  </si>
+  <si>
+    <t>Skyline 10 Black</t>
+  </si>
+  <si>
+    <t>G10SKYLN2NT</t>
+  </si>
+  <si>
+    <t>11 National</t>
+  </si>
+  <si>
+    <t>No Limits 11 National</t>
+  </si>
+  <si>
+    <t>G11NLVBC2NT</t>
+  </si>
+  <si>
+    <t>10 White</t>
+  </si>
+  <si>
+    <t>Skyline 10 White</t>
+  </si>
+  <si>
+    <t>G10SKYLN3NT</t>
+  </si>
+  <si>
+    <t>Grit Volleyball</t>
+  </si>
+  <si>
+    <t>Grit 11 Gainesville</t>
+  </si>
+  <si>
+    <t>Grit 11 Gville</t>
+  </si>
+  <si>
+    <t>G11GRITV1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>11 Black Josh</t>
+  </si>
+  <si>
+    <t>TEJAS 11 Black Josh</t>
+  </si>
+  <si>
+    <t>G11TEJAS1NT</t>
+  </si>
+  <si>
+    <t>11 Red Erik</t>
+  </si>
+  <si>
+    <t>TEJAS 11 Red Erik</t>
+  </si>
+  <si>
+    <t>G11TEJAS2NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>11 Navy Telos</t>
   </si>
   <si>
     <t>Arete 11 Navy Telos</t>
   </si>
   <si>
     <t>G11ARETE1NT</t>
   </si>
   <si>
-    <t>Integrity Volleyball Club</t>
-[...176 lines deleted...]
-    <t>G11TEJAS1NT</t>
+    <t>DroppedPaid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -658,451 +658,451 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>81.523</v>
+        <v>79.961</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>79.949</v>
+        <v>78.016999999999996</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="F4">
-        <v>76.849</v>
+        <v>77.328</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
         <v>18</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>19</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>20</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="F5">
-        <v>75.804</v>
+        <v>76.058999999999997</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" t="s">
         <v>22</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>23</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="F6">
-        <v>74.226</v>
+        <v>74.572</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" t="s">
         <v>26</v>
       </c>
-      <c r="B7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>73.030000000000001</v>
+        <v>72.663</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" t="s">
         <v>29</v>
       </c>
-      <c r="B8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>71.501</v>
+        <v>71.039000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" t="s">
         <v>33</v>
       </c>
-      <c r="B9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>71.498</v>
+        <v>70.99299999999999</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" t="s">
         <v>36</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
         <v>37</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>71.070999999999998</v>
+        <v>69.21899999999999</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" t="s">
         <v>40</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>41</v>
       </c>
-      <c r="C11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>66.467</v>
+        <v>69.069999999999993</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B12" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" t="s">
         <v>44</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>45</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>59.914</v>
+        <v>68.58199999999999</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" t="s">
         <v>47</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
         <v>48</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>0.0</v>
+        <v>67.721</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>6</v>
+        <v>49</v>
       </c>
       <c r="B14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" t="s">
         <v>51</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>52</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>0.0</v>
+        <v>67.12</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="B15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" t="s">
         <v>54</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>55</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>0.0</v>
+        <v>66.996</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" t="s">
         <v>57</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
         <v>58</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>0.0</v>
+        <v>65.48999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="B17" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" t="s">
         <v>60</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>61</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>0.0</v>
+        <v>62.257</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B18" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" t="s">
         <v>63</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>64</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>0.0</v>
+        <v>60.164</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" t="s">
         <v>66</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>67</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>68</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>69</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19">
-        <v>0.0</v>
+        <v>70.214</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" t="s">
         <v>74</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>75</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>76</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" t="s">
         <v>79</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>80</v>
       </c>
-      <c r="D22" t="s">
+      <c r="E22" t="s">
         <v>81</v>
       </c>
-      <c r="E22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22">
-        <v>0.0</v>
+        <v>79.80500000000001</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>