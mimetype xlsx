--- v1 (2026-04-19)
+++ v2 (2026-06-06)
@@ -128,102 +128,102 @@
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t xml:space="preserve">11'S ELITE GREEN </t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog 11E Green </t>
   </si>
   <si>
     <t>G11FROGS4NT</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>11.1 Brian</t>
   </si>
   <si>
     <t>Pono 11.1 Brian</t>
   </si>
   <si>
     <t>G11PONOV1NT</t>
   </si>
   <si>
+    <t>11'S ELITE BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 11E Black</t>
+  </si>
+  <si>
+    <t>G11FROGS5NT</t>
+  </si>
+  <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>11 Elite</t>
   </si>
   <si>
     <t>No Limits 11 Elite</t>
   </si>
   <si>
     <t>G11NLVBC1NT</t>
   </si>
   <si>
     <t>Uncommon</t>
   </si>
   <si>
     <t>11U</t>
   </si>
   <si>
     <t>Uncommon 11U</t>
   </si>
   <si>
     <t>G11UNCOM1NT</t>
   </si>
   <si>
-    <t>11'S ELITE BLACK</t>
-[...5 lines deleted...]
-    <t>G11FROGS5NT</t>
+    <t>10'S NATIONAL BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 10N Black</t>
+  </si>
+  <si>
+    <t>G10FROGS2NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>10 Ikaika-Chelsea</t>
   </si>
   <si>
     <t>FH 10 Ikaika-Chelsea</t>
   </si>
   <si>
     <t>G10FIELD1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G10FROGS2NT</t>
   </si>
   <si>
     <t>10 Black</t>
   </si>
   <si>
     <t>Skyline 10 Black</t>
   </si>
   <si>
     <t>G10SKYLN2NT</t>
   </si>
   <si>
     <t>11 National</t>
   </si>
   <si>
     <t>No Limits 11 National</t>
   </si>
   <si>
     <t>G11NLVBC2NT</t>
   </si>
   <si>
     <t>10 White</t>
   </si>
   <si>
     <t>Skyline 10 White</t>
   </si>
@@ -658,391 +658,391 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>79.961</v>
+        <v>79.884</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>78.016999999999996</v>
+        <v>77.768</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>77.328</v>
+        <v>77.63800000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>76.058999999999997</v>
+        <v>76.054000000000002</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>74.572</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>72.663</v>
+        <v>72.468</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" t="s">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>71.039000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9" t="s">
         <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>70.99299999999999</v>
+        <v>70.818</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10" t="s">
         <v>35</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>69.21899999999999</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" t="s">
         <v>38</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>39</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>40</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>69.069999999999993</v>
+        <v>69.137</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" t="s">
         <v>42</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>43</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>44</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>68.58199999999999</v>
+        <v>69.069999999999993</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>67.721</v>
+        <v>68.58199999999999</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
         <v>49</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>50</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>51</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>67.12</v>
+        <v>68.502</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>66.996</v>
+        <v>67.12</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>56</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>58</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>65.48999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17" t="s">
         <v>61</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>62.257</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" t="s">
         <v>63</v>
       </c>
       <c r="D18" t="s">
         <v>64</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>60.164</v>
+        <v>61.829</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" t="s">
         <v>67</v>
       </c>
       <c r="D19" t="s">
         <v>68</v>
       </c>
       <c r="E19" t="s">
         <v>69</v>
       </c>
       <c r="F19">
-        <v>70.214</v>
+        <v>69.432</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>69</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>70</v>
@@ -1058,51 +1058,51 @@
       </c>
       <c r="E21" t="s">
         <v>69</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22" t="s">
         <v>80</v>
       </c>
       <c r="E22" t="s">
         <v>81</v>
       </c>
       <c r="F22">
-        <v>79.80500000000001</v>
+        <v>80.47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>