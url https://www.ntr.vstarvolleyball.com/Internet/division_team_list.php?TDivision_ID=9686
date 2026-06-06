--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -104,50 +104,74 @@
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>17 Royal Anthony</t>
   </si>
   <si>
     <t>EMV 17 Royal Anthony</t>
   </si>
   <si>
     <t>G17EAGMT2NT</t>
   </si>
   <si>
     <t>18 Black</t>
   </si>
   <si>
     <t>WF Elite 18 Black</t>
   </si>
   <si>
     <t>G18WFELT1NT</t>
   </si>
   <si>
     <t>DroppedPaid</t>
   </si>
   <si>
+    <t>SAN ANTONIO STARS</t>
+  </si>
+  <si>
+    <t>18 ELITE</t>
+  </si>
+  <si>
+    <t>SA STARS 18 ELITE</t>
+  </si>
+  <si>
+    <t>G18SASTA1LS</t>
+  </si>
+  <si>
+    <t>Stingray Volleyball Academy</t>
+  </si>
+  <si>
+    <t>18 Adidas</t>
+  </si>
+  <si>
+    <t>Stingray VBA 18 Adidas</t>
+  </si>
+  <si>
+    <t>G18STRAY1OK</t>
+  </si>
+  <si>
     <t>Cross Court Volleyball</t>
   </si>
   <si>
     <t>Cross Court 17's</t>
   </si>
   <si>
     <t>G17CROSS1NT</t>
   </si>
   <si>
     <t>17 Black</t>
   </si>
   <si>
     <t>WF Elite 17 Black</t>
   </si>
   <si>
     <t>G17WFELT1NT</t>
   </si>
   <si>
     <t>Key City Volleyball</t>
   </si>
   <si>
     <t>17 NATIONAL</t>
   </si>
   <si>
     <t>KCV 17 NATIONAL</t>
@@ -168,74 +192,50 @@
     <t>WVC VERNON 17</t>
   </si>
   <si>
     <t>G17WINDT3NT</t>
   </si>
   <si>
     <t>Oklahoma Premier Volleyball C</t>
   </si>
   <si>
     <t>17 Diamonds</t>
   </si>
   <si>
     <t>OK Premier 17 Diamonds</t>
   </si>
   <si>
     <t>G17OKPRE1OK</t>
   </si>
   <si>
     <t>17 REGIONAL</t>
   </si>
   <si>
     <t>KCV 17 REGIONAL</t>
   </si>
   <si>
     <t>G17KCVAB3SU</t>
-  </si>
-[...22 lines deleted...]
-    <t>G18SASTA1LS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -632,51 +632,51 @@
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>63.395</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>62.2</v>
+        <v>62.052</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>60.414</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
@@ -703,205 +703,205 @@
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7">
         <v>94.15600000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8">
-        <v>74.007000000000005</v>
+        <v>86.25700000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="B9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9">
-        <v>71.42</v>
+        <v>85.785</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10">
-        <v>62.406</v>
+        <v>74.007000000000005</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11">
-        <v>62.351</v>
+        <v>72.848</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12">
-        <v>61.368</v>
+        <v>62.406</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13">
-        <v>61.157</v>
+        <v>62.351</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14">
-        <v>0.0</v>
+        <v>61.368</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15">
-        <v>0.0</v>
+        <v>61.157</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>