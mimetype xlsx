--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -68,99 +68,99 @@
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>16 Black</t>
   </si>
   <si>
     <t>WF Elite 16 Black</t>
   </si>
   <si>
     <t>G16WFELT1NT</t>
   </si>
   <si>
     <t>Key City Volleyball</t>
   </si>
   <si>
     <t>14 NATIONAL - Velez</t>
   </si>
   <si>
     <t>KCV 14 NATIONAL Velez</t>
   </si>
   <si>
     <t>G14KCVAB1SU</t>
   </si>
   <si>
+    <t>15 Black</t>
+  </si>
+  <si>
+    <t>WF Elite 15 Black</t>
+  </si>
+  <si>
+    <t>G15WFELT1NT</t>
+  </si>
+  <si>
     <t>Oklahoma Charge</t>
   </si>
   <si>
     <t>16-1 West</t>
   </si>
   <si>
     <t>OK Charge 16-1 West</t>
   </si>
   <si>
     <t>G16CHARG8OK</t>
   </si>
   <si>
     <t>Stingray Volleyball Academy</t>
   </si>
   <si>
     <t>16 Select</t>
   </si>
   <si>
     <t>Stingray VBA 16 Select</t>
   </si>
   <si>
     <t>G16STRAY2OK</t>
   </si>
   <si>
     <t>16 REGIONAL</t>
   </si>
   <si>
     <t>KCV 16 REGIONAL</t>
   </si>
   <si>
     <t>G16KCVAB1SU</t>
   </si>
   <si>
     <t>16 White</t>
   </si>
   <si>
     <t>WF Elite 16 White</t>
   </si>
   <si>
     <t>G16WFELT2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15WFELT1NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>16 Royal Aubrey</t>
   </si>
   <si>
     <t>EMV 16 Royal Aubrey</t>
   </si>
   <si>
     <t>G16EAGMT3NT</t>
   </si>
   <si>
     <t>15 NATIONAL</t>
   </si>
   <si>
     <t>KCV 15 NATIONAL</t>
   </si>
   <si>
     <t>G15KCVAB1SU</t>
   </si>
   <si>
     <t>Muscle Volleyball</t>
   </si>
@@ -607,211 +607,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
-        <v>84.65000000000001</v>
+        <v>84.712</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3">
-        <v>83.227</v>
+        <v>82.821</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4">
         <v>80.907</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" t="s">
         <v>18</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>19</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5">
-        <v>77.947</v>
+        <v>79.822</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
         <v>22</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>23</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6">
-        <v>77.055000000000007</v>
+        <v>77.947</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7">
-        <v>76.977</v>
+        <v>77.055000000000007</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8">
-        <v>76.83799999999999</v>
+        <v>76.977</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
-        <v>76.559</v>
+        <v>76.83799999999999</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10">
-        <v>75.444</v>
+        <v>75.601</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>39</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
         <v>64.629</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>42</v>
@@ -827,91 +827,91 @@
       </c>
       <c r="E12" t="s">
         <v>46</v>
       </c>
       <c r="F12">
         <v>81.581</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>46</v>
       </c>
       <c r="F13">
-        <v>80.316</v>
+        <v>80.486</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>46</v>
       </c>
       <c r="F14">
-        <v>80.081000000000003</v>
+        <v>79.688</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>46</v>
       </c>
       <c r="F15">
-        <v>77.0090000000000003</v>
+        <v>76.94199999999999</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>46</v>
       </c>
       <c r="F16">
         <v>74.56699999999999</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>61</v>