--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -477,51 +477,51 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>65.081000000000003</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>61.661</v>
+        <v>61.329</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>