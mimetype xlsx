--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -510,91 +510,91 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>73.617</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>69.678</v>
+        <v>70.529</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>61.111</v>
+        <v>61.578</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>56.397</v>
+        <v>57.799</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>49.407</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>