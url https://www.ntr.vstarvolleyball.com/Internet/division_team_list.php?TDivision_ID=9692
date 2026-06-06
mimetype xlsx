--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -521,51 +521,51 @@
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>66.399</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>65.010999999999996</v>
+        <v>65.037999999999997</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>64.316</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>18</v>