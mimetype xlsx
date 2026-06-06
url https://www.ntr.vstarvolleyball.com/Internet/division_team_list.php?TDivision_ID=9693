--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -56,81 +56,81 @@
   <si>
     <t>TC Elite</t>
   </si>
   <si>
     <t>16 HEAVEN</t>
   </si>
   <si>
     <t>TC ELITE 16H</t>
   </si>
   <si>
     <t>G16TCEVB1BY</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>16 DEMARCION</t>
   </si>
   <si>
     <t>TC ELITE 16D</t>
   </si>
   <si>
     <t>G16TCEVB3BY</t>
   </si>
   <si>
+    <t>16 SONNY</t>
+  </si>
+  <si>
+    <t>TC ELITE 16S</t>
+  </si>
+  <si>
+    <t>G16TCEVB2BY</t>
+  </si>
+  <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>16 National Green</t>
   </si>
   <si>
     <t>Summit 16 National Green</t>
   </si>
   <si>
     <t>G16DSUMM2NT</t>
   </si>
   <si>
-    <t>16 SONNY</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 16 East</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant 16 East </t>
   </si>
   <si>
-    <t>G16ALLEG4NT</t>
+    <t>G16ALLEG5NT</t>
   </si>
   <si>
     <t>16 LEXI</t>
   </si>
   <si>
     <t>TC ELITE 16L</t>
   </si>
   <si>
     <t>G16TCEVB4BY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -521,106 +521,106 @@
         <v>82.27500000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>79.194</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" t="s">
         <v>14</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>15</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>78.081999999999994</v>
+        <v>78.079999999999998</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>78.079999999999998</v>
+        <v>77.88500000000001</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>74.61799999999999</v>
+        <v>75.711</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>69.71599999999999</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>