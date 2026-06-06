--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -35,104 +35,104 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
+    <t>Windthorst13 DNA</t>
+  </si>
+  <si>
+    <t>Windthorst 13 DNA</t>
+  </si>
+  <si>
+    <t>G13WINDT1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>Windthorst 13 VIBE</t>
   </si>
   <si>
     <t>G13WINDT2NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...10 lines deleted...]
-  <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t xml:space="preserve">NET 13's Black </t>
   </si>
   <si>
     <t xml:space="preserve">NET 13's BLACK </t>
   </si>
   <si>
     <t>G13NETJR1NT</t>
   </si>
   <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>13 Black - Britt</t>
+  </si>
+  <si>
+    <t>DIG 13 Black - Britt</t>
+  </si>
+  <si>
+    <t>G13DIGVB1NT</t>
+  </si>
+  <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>13 Silver - Teresa</t>
   </si>
   <si>
     <t>Skyline 13 Silver Teresa</t>
   </si>
   <si>
     <t>G13SKYLN5NT</t>
   </si>
   <si>
-    <t>DIG VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t xml:space="preserve"> 13 Elite</t>
   </si>
   <si>
     <t>No Limits 13 Elite</t>
   </si>
   <si>
     <t>G13NLVBC1NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>13 East</t>
   </si>
   <si>
     <t>Victory 13 East</t>
   </si>
   <si>
     <t>G13VCTRY6NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
@@ -215,84 +215,84 @@
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>13 Elite Black</t>
   </si>
   <si>
     <t>Summit 13 Elite Black</t>
   </si>
   <si>
     <t>G13DSUMM2NT</t>
   </si>
   <si>
     <t>Blocksport Volleyball Club</t>
   </si>
   <si>
     <t>13 National</t>
   </si>
   <si>
     <t>Blocksport 13 Nat</t>
   </si>
   <si>
     <t>G13BLOCK1NT</t>
   </si>
   <si>
+    <t>Victory 13 Gold</t>
+  </si>
+  <si>
+    <t>G13VCTRY5NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 13 Blue</t>
   </si>
   <si>
     <t>G13ALLEG1NT</t>
   </si>
   <si>
-    <t>Victory 13 Gold</t>
-[...2 lines deleted...]
-    <t>G13VCTRY5NT</t>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>13 EXV Black</t>
+  </si>
+  <si>
+    <t>Vision 13 EXV Black</t>
+  </si>
+  <si>
+    <t>G13VIVBC2NT</t>
   </si>
   <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 13 Black</t>
   </si>
   <si>
     <t>G13POWER2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G13VIVBC2NT</t>
   </si>
   <si>
     <t>13 White - Hannah</t>
   </si>
   <si>
     <t>DIG 13 White - Hannah</t>
   </si>
   <si>
     <t>G13DIGVB6NT</t>
   </si>
   <si>
     <t>DEA Volleyball</t>
   </si>
   <si>
     <t>DEAVB 13 White</t>
   </si>
   <si>
     <t>G13DEAVB2NT</t>
   </si>
   <si>
     <t>Volley Pro Juniors</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
@@ -739,620 +739,620 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2">
-        <v>76.361</v>
+        <v>76.562</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F3">
-        <v>76.142</v>
+        <v>75.785</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F4">
         <v>73.94799999999999</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5">
-        <v>73.021000000000001</v>
+        <v>73.294</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F6">
-        <v>72.90600000000001</v>
+        <v>73.021000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F7">
-        <v>69.45699999999999</v>
+        <v>69.773</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F8">
-        <v>69.22199999999999</v>
+        <v>69.32299999999999</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F9">
-        <v>68.223</v>
+        <v>68.111</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F10">
         <v>66.90000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F11">
-        <v>65.973</v>
+        <v>66.23</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F12">
-        <v>65.928</v>
+        <v>66.191</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F13">
         <v>65.229</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F14">
-        <v>64.158</v>
+        <v>64.087999999999994</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F15">
         <v>64.081000000000003</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>61</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F16">
-        <v>63.676</v>
+        <v>63.54</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17" t="s">
         <v>66</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F17">
         <v>62.82</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" t="s">
         <v>67</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
         <v>68</v>
       </c>
-      <c r="C18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F18">
-        <v>62.163</v>
+        <v>62.155</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="B19" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F19">
-        <v>62.097999999999999</v>
+        <v>62.0030000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F20">
-        <v>61.801</v>
+        <v>61.956</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C21" t="s">
         <v>77</v>
       </c>
       <c r="D21" t="s">
         <v>78</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F21">
-        <v>61.68</v>
+        <v>61.841</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>80</v>
       </c>
       <c r="D22" t="s">
         <v>81</v>
       </c>
       <c r="E22" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F22">
         <v>61.619</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>82</v>
       </c>
       <c r="B23" t="s">
         <v>48</v>
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="D23" t="s">
         <v>84</v>
       </c>
       <c r="E23" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F23">
         <v>61.24</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>86</v>
       </c>
       <c r="C24" t="s">
         <v>87</v>
       </c>
       <c r="D24" t="s">
         <v>88</v>
       </c>
       <c r="E24" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F24">
-        <v>60.862</v>
+        <v>60.911</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" t="s">
         <v>91</v>
       </c>
       <c r="D25" t="s">
         <v>92</v>
       </c>
       <c r="E25" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F25">
-        <v>60.534</v>
+        <v>60.371</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>93</v>
       </c>
       <c r="B26" t="s">
         <v>48</v>
       </c>
       <c r="C26" t="s">
         <v>94</v>
       </c>
       <c r="D26" t="s">
         <v>95</v>
       </c>
       <c r="E26" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F26">
-        <v>59.106</v>
+        <v>59.456</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>96</v>
       </c>
       <c r="B27" t="s">
         <v>97</v>
       </c>
       <c r="C27" t="s">
         <v>98</v>
       </c>
       <c r="D27" t="s">
         <v>99</v>
       </c>
       <c r="E27" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>100</v>
       </c>
       <c r="B28">
         <v>13.1</v>
       </c>
       <c r="C28" t="s">
         <v>101</v>
       </c>
       <c r="D28" t="s">
         <v>102</v>
       </c>
       <c r="E28" t="s">
         <v>103</v>
       </c>
       <c r="F28">
         <v>63.184</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>104</v>
       </c>
       <c r="B29" t="s">
         <v>105</v>
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29" t="s">
         <v>107</v>
       </c>
       <c r="E29" t="s">
         <v>103</v>
       </c>
       <c r="F29">
-        <v>61.771</v>
+        <v>62.064999999999998</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>104</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="C30" t="s">
         <v>109</v>
       </c>
       <c r="D30" t="s">
         <v>110</v>
       </c>
       <c r="E30" t="s">
         <v>111</v>
       </c>
       <c r="F30">
-        <v>67.046999999999997</v>
+        <v>67.497</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>