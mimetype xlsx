--- v0 (2026-02-14)
+++ v1 (2026-04-21)
@@ -59,183 +59,183 @@
   <si>
     <t>10 CAM</t>
   </si>
   <si>
     <t>EXCEL 10 CAM</t>
   </si>
   <si>
     <t>G10EXCEL1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>10 Navy Telos</t>
   </si>
   <si>
     <t>Arete 10 Navy Telos</t>
   </si>
   <si>
     <t>G10ARETE1NT</t>
   </si>
   <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>10A Black</t>
+  </si>
+  <si>
+    <t>DIG 10A Black</t>
+  </si>
+  <si>
+    <t>G10DIGVB1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>10'S NATIONAL BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 10N Black</t>
+  </si>
+  <si>
+    <t>G10FROGS2NT</t>
+  </si>
+  <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>10 Intense Blue</t>
+  </si>
+  <si>
+    <t>Integrity 10 Intense Blue</t>
+  </si>
+  <si>
+    <t>G10INTEG1NT</t>
+  </si>
+  <si>
+    <t>10’S NATIONAL WHITE</t>
+  </si>
+  <si>
+    <t>Madfrog 10N White</t>
+  </si>
+  <si>
+    <t>G10FROGS3NT</t>
+  </si>
+  <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>10 CLUB PREP</t>
   </si>
   <si>
     <t>HOT SHOTS 10CP</t>
   </si>
   <si>
     <t>G10CADHS1NT</t>
   </si>
   <si>
-    <t>Integrity Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>South 10 Royal</t>
   </si>
   <si>
     <t>TAV South 10 Royal</t>
   </si>
   <si>
     <t>G10TXADV5NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Madfrog </t>
-[...17 lines deleted...]
-    <t>G10FROGS2NT</t>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>10 Black Meredith</t>
+  </si>
+  <si>
+    <t>EMV 10 Black Meredith</t>
+  </si>
+  <si>
+    <t>G10EAGMT2NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>10 Black</t>
   </si>
   <si>
     <t>Victory 10 Black</t>
   </si>
   <si>
     <t>G10VCTRY1NT</t>
   </si>
   <si>
-    <t>Eagle Mountain Volleyball</t>
-[...8 lines deleted...]
-    <t>G10EAGMT2NT</t>
+    <t>Untouchables Volleyball Club</t>
+  </si>
+  <si>
+    <t>Untouchables  EPA 10 Diamonds</t>
+  </si>
+  <si>
+    <t>UEPA 10</t>
+  </si>
+  <si>
+    <t>G10UNTOU1NT</t>
   </si>
   <si>
     <t>9'S NATIONAL GREEN</t>
   </si>
   <si>
     <t>Madfrog 9N Green</t>
   </si>
   <si>
     <t>G09FROGS1NT</t>
   </si>
   <si>
-    <t>Untouchables Volleyball Club</t>
-[...20 lines deleted...]
-    <t>G10DIGVB1NT</t>
+    <t>Athletic Performance Volleyball</t>
+  </si>
+  <si>
+    <t>10u Bruisers Elite Tori</t>
+  </si>
+  <si>
+    <t>G10ATPRV3NT</t>
+  </si>
+  <si>
+    <t>DroppedPaid</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 9 Blue Mindy</t>
   </si>
   <si>
     <t>G091UNVB2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G10ATPRV3NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -592,291 +592,291 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>86.825</v>
+        <v>86.53400000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>70.736</v>
+        <v>69.161</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>69.986</v>
+        <v>68.77800000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>66.986</v>
+        <v>66.996</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>66.986</v>
+        <v>65.68600000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" t="s">
         <v>27</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>28</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>29</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>64.95</v>
+        <v>64.46599999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>59.914</v>
+        <v>63.299</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>51.414</v>
+        <v>61.665</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>0.0</v>
+        <v>61.423</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>0.0</v>
+        <v>58.564</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>0.0</v>
+        <v>54.176</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>56</v>
       </c>
       <c r="F14">
-        <v>0.0</v>
+        <v>69.079999999999998</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>56</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>