--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -59,153 +59,153 @@
   <si>
     <t>1United 11N Blue</t>
   </si>
   <si>
     <t>G111UNVB1NT</t>
   </si>
   <si>
     <t>DroppedPaid</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>12 National White</t>
   </si>
   <si>
     <t>EXCEL 12 National White</t>
   </si>
   <si>
     <t>G12EXCEL2NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
-    <t>12 Ikaika-Marcus</t>
-[...2 lines deleted...]
-    <t>FH 12 Ikaika-Marcus</t>
+    <t>12 Ikaika-Michele</t>
+  </si>
+  <si>
+    <t>FH 12 Ikaika-Michele</t>
   </si>
   <si>
     <t>G12FIELD1NT</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>12 Black</t>
   </si>
   <si>
     <t>Skyline 12 Black</t>
   </si>
   <si>
     <t>G12SKYLN2NT</t>
   </si>
   <si>
     <t>11 National Red</t>
   </si>
   <si>
     <t>EXCEL 11N Red</t>
   </si>
   <si>
     <t>G11EXCEL1NT</t>
   </si>
   <si>
     <t>11 Royal</t>
   </si>
   <si>
     <t>Skyline 11 Royal</t>
   </si>
   <si>
     <t>G11SKYLN1NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>12 Navy Ethos</t>
   </si>
   <si>
     <t>Arete 12 Navy Ethos</t>
   </si>
   <si>
     <t>G12ARETE2NT</t>
   </si>
   <si>
+    <t>12 National Blue</t>
+  </si>
+  <si>
+    <t>EXCEL 12 National Blue</t>
+  </si>
+  <si>
+    <t>G12EXCEL3NT</t>
+  </si>
+  <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>12 National Black</t>
   </si>
   <si>
     <t>Victory 12 National Black</t>
   </si>
   <si>
     <t>G12VCTRY1NT</t>
   </si>
   <si>
-    <t>12 National Blue</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>12 Kaos Black</t>
   </si>
   <si>
     <t>360 12 Kaos Black</t>
   </si>
   <si>
     <t>G12SIXTY1NT</t>
   </si>
   <si>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>12 Blue</t>
+  </si>
+  <si>
+    <t>Elevate 12 Blue</t>
+  </si>
+  <si>
+    <t>G12COTTN1NT</t>
+  </si>
+  <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>Summit 12 National Blue</t>
   </si>
   <si>
     <t>G12DSUMM1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12COTTN1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>12 Black Cat</t>
   </si>
   <si>
     <t>Premier 12 Black CW</t>
   </si>
   <si>
     <t>G12PREMR2NT</t>
   </si>
   <si>
     <t>12 Ikaika-Celeste</t>
   </si>
   <si>
     <t>FH 12 Ikaika-Celeste</t>
   </si>
   <si>
     <t>G12FIELD2NT</t>
   </si>
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
@@ -823,151 +823,151 @@
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7">
         <v>87.604</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8">
-        <v>82.92100000000001</v>
+        <v>82.532</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" t="s">
         <v>32</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>33</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>34</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
-        <v>81.592</v>
+        <v>81.82899999999999</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10">
-        <v>81.57899999999999</v>
+        <v>81.41800000000001</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
-        <v>77.744</v>
+        <v>78.488</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12">
-        <v>76.73</v>
+        <v>77.36199999999999</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
-        <v>76.389</v>
+        <v>76.792</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
         <v>75.090999999999994</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>14</v>
@@ -983,256 +983,256 @@
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
         <v>74.328</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16">
-        <v>72.468</v>
+        <v>72.78</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17" t="s">
         <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17">
-        <v>72.434</v>
+        <v>72.682</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" t="s">
         <v>67</v>
       </c>
       <c r="D18" t="s">
         <v>68</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18">
         <v>72.416</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19">
-        <v>69.616</v>
+        <v>70.060000000000002</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20">
-        <v>67.608</v>
+        <v>67.149</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" t="s">
         <v>76</v>
       </c>
       <c r="D21" t="s">
         <v>77</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21">
-        <v>66.267</v>
+        <v>66.672</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>80</v>
       </c>
       <c r="D22" t="s">
         <v>81</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22">
-        <v>65.821</v>
+        <v>65.688</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>82</v>
       </c>
       <c r="B23" t="s">
         <v>83</v>
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="D23" t="s">
         <v>84</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23">
         <v>65.684</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>86</v>
       </c>
       <c r="C24" t="s">
         <v>86</v>
       </c>
       <c r="D24" t="s">
         <v>87</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24">
         <v>64.38800000000001</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B25" t="s">
         <v>88</v>
       </c>
       <c r="C25" t="s">
         <v>89</v>
       </c>
       <c r="D25" t="s">
         <v>90</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25">
-        <v>63.812</v>
+        <v>63.673</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>65</v>
       </c>
       <c r="B26" t="s">
         <v>91</v>
       </c>
       <c r="C26" t="s">
         <v>92</v>
       </c>
       <c r="D26" t="s">
         <v>93</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26">
         <v>62.807</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="C27" t="s">
         <v>95</v>
       </c>
       <c r="D27" t="s">
         <v>96</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27">
         <v>54.257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>