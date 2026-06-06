--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -59,68 +59,68 @@
   <si>
     <t>13 National Gold</t>
   </si>
   <si>
     <t>EXCEL 13 National Gold</t>
   </si>
   <si>
     <t>G13EXCEL4NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>12 Red Boys</t>
   </si>
   <si>
     <t>EXCEL 12 Red Boys</t>
   </si>
   <si>
     <t>B12EXCEL1NT</t>
   </si>
   <si>
     <t>DroppedPaid</t>
   </si>
   <si>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 13 Navy</t>
+  </si>
+  <si>
+    <t>G13AMSVC1NT</t>
+  </si>
+  <si>
     <t>13 National White</t>
   </si>
   <si>
     <t>EXCEL 13 National White</t>
   </si>
   <si>
     <t>G13EXCEL2NT</t>
   </si>
   <si>
-    <t>AmeriSports Volleyball Club</t>
-[...7 lines deleted...]
-  <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>13 Ikaika-Toa</t>
   </si>
   <si>
     <t>FH 13 Ikaika-Toa</t>
   </si>
   <si>
     <t>G13FIELD1NT</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>13 White - Gabby</t>
   </si>
   <si>
     <t>Skyline 13 White Gabby</t>
   </si>
   <si>
     <t>G13SKYLN3NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
@@ -140,297 +140,297 @@
   <si>
     <t>KCV 13 NATIONAL</t>
   </si>
   <si>
     <t>G13KCVAB1SU</t>
   </si>
   <si>
     <t>13 National Blue</t>
   </si>
   <si>
     <t>EXCEL 13 National Blue</t>
   </si>
   <si>
     <t>G13EXCEL3NT</t>
   </si>
   <si>
     <t>1United 13N Black</t>
   </si>
   <si>
     <t>G131UNVB3NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
+    <t>13'S ELITE GREEN</t>
+  </si>
+  <si>
+    <t>Madfrog 13E Green</t>
+  </si>
+  <si>
+    <t>G13FROGS4NT</t>
+  </si>
+  <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>13 Black - Britt</t>
+  </si>
+  <si>
+    <t>DIG 13 Black - Britt</t>
+  </si>
+  <si>
+    <t>G13DIGVB1NT</t>
+  </si>
+  <si>
     <t>13'S NATIONAL WHITE</t>
   </si>
   <si>
     <t>Madfrog 13N White</t>
   </si>
   <si>
     <t>G13FROGS3NT</t>
   </si>
   <si>
-    <t>DIG VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>13 Black - Lindsey</t>
   </si>
   <si>
     <t>DIG 13 Black - Lindsey</t>
   </si>
   <si>
     <t>G13DIGVB2NT</t>
   </si>
   <si>
-    <t>13'S ELITE GREEN</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>Boys 12 Black</t>
   </si>
   <si>
     <t>Premier Boys 12 Black</t>
   </si>
   <si>
     <t>B12PREMR1NT</t>
   </si>
   <si>
+    <t>1United 13N Silver</t>
+  </si>
+  <si>
+    <t>G131UNVB4NT</t>
+  </si>
+  <si>
     <t>13 Alaka'i-Erica</t>
   </si>
   <si>
     <t>FH 13 Alaka'i-Erica</t>
   </si>
   <si>
     <t>G13FIELD3NT</t>
   </si>
   <si>
-    <t>1United 13N Silver</t>
-[...4 lines deleted...]
-  <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>13 East</t>
   </si>
   <si>
     <t>Victory 13 East</t>
   </si>
   <si>
     <t>G13VCTRY6NT</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>13 EXV Blue</t>
   </si>
   <si>
     <t>Vision 13 EXV Blue</t>
   </si>
   <si>
     <t>G13VIVBC1NT</t>
   </si>
   <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-13 ELITE</t>
   </si>
   <si>
     <t>Wrecking Crew 13E</t>
   </si>
   <si>
     <t>G13WCREW1NT</t>
   </si>
   <si>
     <t>Peak Volleyball Academy</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>Peak VA 13 Black</t>
   </si>
   <si>
     <t>G13PEVBA1NT</t>
   </si>
   <si>
+    <t>13 Silver - Cree</t>
+  </si>
+  <si>
+    <t>Skyline 13 Silver Cree</t>
+  </si>
+  <si>
+    <t>G13SKYLN6NT</t>
+  </si>
+  <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>13 Silver</t>
   </si>
   <si>
     <t>Elevate 13 Silver</t>
   </si>
   <si>
     <t>G13COTTN2NT</t>
   </si>
   <si>
-    <t>13 Silver - Cree</t>
-[...7 lines deleted...]
-  <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>Summit 13 National Blue</t>
   </si>
   <si>
     <t>G13DSUMM1NT</t>
   </si>
   <si>
+    <t>13 National Green</t>
+  </si>
+  <si>
+    <t>Victory 13 National Green</t>
+  </si>
+  <si>
+    <t>G13VCTRY2NT</t>
+  </si>
+  <si>
     <t>13 White</t>
   </si>
   <si>
     <t>Victory 13 White</t>
   </si>
   <si>
     <t>G13VCTRY4NT</t>
   </si>
   <si>
     <t>13 REGIONAL</t>
   </si>
   <si>
     <t>KCV 13 REGIONAL</t>
   </si>
   <si>
     <t>G13KCVAB2SU</t>
   </si>
   <si>
     <t>13 Alaka'i-Jasmyn</t>
   </si>
   <si>
     <t>FH 13 Alaka'i-Jasmyn</t>
   </si>
   <si>
     <t>G13FIELD4NT</t>
   </si>
   <si>
-    <t>13 National Green</t>
-[...7 lines deleted...]
-  <si>
     <t>1United 13Elite Blue</t>
   </si>
   <si>
     <t>G131UNVB5NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 13 White</t>
   </si>
   <si>
     <t>FWFIRE 13W</t>
   </si>
   <si>
     <t>G13FWFIR2NT</t>
   </si>
   <si>
     <t>13 Alaka'i-Aryn</t>
   </si>
   <si>
     <t>FH 13 Alaka'i-Aryn</t>
   </si>
   <si>
     <t>G13FIELD5NT</t>
   </si>
   <si>
+    <t>13 Gold</t>
+  </si>
+  <si>
+    <t>Victory 13 Gold</t>
+  </si>
+  <si>
+    <t>G13VCTRY5NT</t>
+  </si>
+  <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>13 Prep Navy</t>
   </si>
   <si>
     <t>Arete 13 Prep Navy</t>
   </si>
   <si>
     <t>G13ARETE5NT</t>
   </si>
   <si>
-    <t>13 Gold</t>
-[...5 lines deleted...]
-    <t>G13VCTRY5NT</t>
+    <t>Pineywoods Volleyball Club</t>
+  </si>
+  <si>
+    <t>13 Blue</t>
+  </si>
+  <si>
+    <t>PVC 13 Blue</t>
+  </si>
+  <si>
+    <t>G13PINEY1NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 13 USA-Rico</t>
   </si>
   <si>
     <t>G13FRFLY3NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G13PINEY1NT</t>
   </si>
   <si>
     <t>13’S ELITE WHITE</t>
   </si>
   <si>
     <t>Madfrog 13E White</t>
   </si>
   <si>
     <t>G13FROGS6NT</t>
   </si>
   <si>
     <t>Volley Pro Juniors</t>
   </si>
   <si>
     <t>Volley Pro 13 Black</t>
   </si>
   <si>
     <t>G13VPROJ1NT</t>
   </si>
   <si>
     <t>Nitro Sports Academy</t>
   </si>
   <si>
     <t>Nitro 13 Blue</t>
   </si>
@@ -814,151 +814,151 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>66.57299999999999</v>
+        <v>66.091999999999999</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3">
         <v>98.498</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4">
-        <v>91.92100000000001</v>
+        <v>91.614</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5">
-        <v>91.614</v>
+        <v>91.569</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6">
-        <v>89.282</v>
+        <v>89.65900000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7">
-        <v>86.069000000000003</v>
+        <v>86.088999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8">
         <v>82.59</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
@@ -974,611 +974,611 @@
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9">
         <v>79.217</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10">
-        <v>79.079999999999998</v>
+        <v>78.676</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
         <v>39</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11">
-        <v>73.762</v>
+        <v>73.669</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12">
-        <v>72.937</v>
+        <v>73.336</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13">
-        <v>72.90600000000001</v>
+        <v>73.294</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
       <c r="F14">
-        <v>72.38500000000001</v>
+        <v>72.8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" t="s">
         <v>53</v>
       </c>
       <c r="D15" t="s">
         <v>54</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15">
-        <v>71.98</v>
+        <v>72.405</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16" t="s">
         <v>56</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>58</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16">
         <v>70.51600000000001</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" t="s">
+        <v>59</v>
+      </c>
+      <c r="D17" t="s">
         <v>60</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
       <c r="F17">
-        <v>70.29600000000001</v>
+        <v>69.67</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C18" t="s">
         <v>62</v>
       </c>
       <c r="D18" t="s">
         <v>63</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18">
-        <v>70.19799999999999</v>
+        <v>69.33</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" t="s">
         <v>66</v>
       </c>
       <c r="D19" t="s">
         <v>67</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19">
-        <v>69.22199999999999</v>
+        <v>69.32299999999999</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" t="s">
         <v>70</v>
       </c>
       <c r="D20" t="s">
         <v>71</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
       <c r="F20">
-        <v>69.091999999999999</v>
+        <v>68.465</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" t="s">
         <v>74</v>
       </c>
       <c r="D21" t="s">
         <v>75</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
       <c r="F21">
-        <v>67.139</v>
+        <v>67.363</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" t="s">
         <v>78</v>
       </c>
       <c r="D22" t="s">
         <v>79</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
       <c r="F22">
-        <v>66.56699999999999</v>
+        <v>66.946</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" t="s">
         <v>80</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>81</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>82</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23">
-        <v>66.539</v>
+        <v>66.23</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
         <v>84</v>
       </c>
       <c r="C24" t="s">
         <v>85</v>
       </c>
       <c r="D24" t="s">
         <v>86</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24">
-        <v>65.973</v>
+        <v>65.98099999999999</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>87</v>
       </c>
       <c r="B25" t="s">
         <v>36</v>
       </c>
       <c r="C25" t="s">
         <v>88</v>
       </c>
       <c r="D25" t="s">
         <v>89</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
       <c r="F25">
-        <v>65.705</v>
+        <v>65.735</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>64</v>
       </c>
       <c r="B26" t="s">
         <v>90</v>
       </c>
       <c r="C26" t="s">
         <v>91</v>
       </c>
       <c r="D26" t="s">
         <v>92</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
       <c r="F26">
-        <v>64.491</v>
+        <v>64.932</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="B27" t="s">
         <v>93</v>
       </c>
       <c r="C27" t="s">
         <v>94</v>
       </c>
       <c r="D27" t="s">
         <v>95</v>
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
       <c r="F27">
-        <v>63.954</v>
+        <v>64.223</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" t="s">
         <v>97</v>
       </c>
       <c r="D28" t="s">
         <v>98</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
       <c r="F28">
-        <v>63.854</v>
+        <v>63.954</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="B29" t="s">
         <v>99</v>
       </c>
       <c r="C29" t="s">
         <v>100</v>
       </c>
       <c r="D29" t="s">
         <v>101</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29">
-        <v>63.535</v>
+        <v>63.83</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>102</v>
       </c>
       <c r="C30" t="s">
         <v>102</v>
       </c>
       <c r="D30" t="s">
         <v>103</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
       <c r="F30">
-        <v>63.525</v>
+        <v>63.651</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>104</v>
       </c>
       <c r="B31" t="s">
         <v>105</v>
       </c>
       <c r="C31" t="s">
         <v>106</v>
       </c>
       <c r="D31" t="s">
         <v>107</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
       <c r="F31">
         <v>63.45</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>21</v>
       </c>
       <c r="B32" t="s">
         <v>108</v>
       </c>
       <c r="C32" t="s">
         <v>109</v>
       </c>
       <c r="D32" t="s">
         <v>110</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32">
-        <v>63.263</v>
+        <v>63.203</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>64</v>
+      </c>
+      <c r="B33" t="s">
         <v>111</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>112</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>113</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33">
-        <v>62.25</v>
+        <v>62.155</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>64</v>
+        <v>114</v>
       </c>
       <c r="B34" t="s">
         <v>115</v>
       </c>
       <c r="C34" t="s">
         <v>116</v>
       </c>
       <c r="D34" t="s">
         <v>117</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34">
-        <v>62.097999999999999</v>
+        <v>62.054000000000002</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>118</v>
       </c>
       <c r="B35" t="s">
         <v>119</v>
       </c>
       <c r="C35" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D35" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35">
-        <v>61.487</v>
+        <v>61.443</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B36" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C36" t="s">
         <v>123</v>
       </c>
       <c r="D36" t="s">
         <v>124</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36">
-        <v>61.443</v>
+        <v>61.383</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37" t="s">
         <v>125</v>
       </c>
       <c r="C37" t="s">
         <v>126</v>
       </c>
       <c r="D37" t="s">
         <v>127</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37">
-        <v>61.131</v>
+        <v>61.142</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>128</v>
       </c>
       <c r="B38" t="s">
         <v>77</v>
       </c>
       <c r="C38" t="s">
         <v>129</v>
       </c>
       <c r="D38" t="s">
         <v>130</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
       <c r="F38">
-        <v>60.862</v>
+        <v>60.911</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>131</v>
       </c>
       <c r="B39" t="s">
         <v>132</v>
       </c>
       <c r="C39" t="s">
         <v>132</v>
       </c>
       <c r="D39" t="s">
         <v>133</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>