--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -104,465 +104,465 @@
   <si>
     <t>G14GAVBC99NT</t>
   </si>
   <si>
     <t>WC-14 WHITE</t>
   </si>
   <si>
     <t>Wrecking Crew 14W</t>
   </si>
   <si>
     <t>G14WCREW4NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>14 Regional Blue</t>
   </si>
   <si>
     <t>Liberty 14 Regional Blue</t>
   </si>
   <si>
     <t>G14LIVBC2NT</t>
   </si>
   <si>
+    <t xml:space="preserve">U14 PURPLE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GAVBC U14 PURPLE </t>
+  </si>
+  <si>
+    <t>G14GAVBC98NT</t>
+  </si>
+  <si>
     <t>13 White Boys</t>
   </si>
   <si>
     <t>EXCEL 13 White Boys</t>
   </si>
   <si>
     <t>B13EXCEL2NT</t>
   </si>
   <si>
-    <t xml:space="preserve">U14 PURPLE </t>
-[...7 lines deleted...]
-  <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>14 Navy Telos</t>
   </si>
   <si>
     <t>Arete 14 Navy Telos</t>
   </si>
   <si>
     <t>G14ARETE1NT</t>
   </si>
   <si>
     <t>DroppedPaid</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>Skyline 13 Black</t>
   </si>
   <si>
     <t>G13SKYLN2NT</t>
   </si>
   <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>13 AMPD Navy</t>
   </si>
   <si>
     <t>NRG 13 AMPD Navy</t>
   </si>
   <si>
     <t>G13NRGVC1NT</t>
   </si>
   <si>
+    <t>Rockwall Heat Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rockwall Heat 14 National</t>
+  </si>
+  <si>
+    <t>Heat 14 National</t>
+  </si>
+  <si>
+    <t>G14ROCKH1NT</t>
+  </si>
+  <si>
     <t>Key City Volleyball</t>
   </si>
   <si>
     <t>14 NATIONAL - Velez</t>
   </si>
   <si>
     <t>KCV 14 NATIONAL Velez</t>
   </si>
   <si>
     <t>G14KCVAB1SU</t>
   </si>
   <si>
-    <t>Rockwall Heat Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>14 Black - Sab</t>
   </si>
   <si>
     <t>DIG 14 Black - Sab</t>
   </si>
   <si>
     <t>G14DIGVB1NT</t>
   </si>
   <si>
     <t>14 National Blue</t>
   </si>
   <si>
     <t>EXCEL 14 National Blue</t>
   </si>
   <si>
     <t>G14EXCEL3NT</t>
   </si>
   <si>
+    <t>WC-14 ELITE</t>
+  </si>
+  <si>
+    <t>Wrecking Crew 14E</t>
+  </si>
+  <si>
+    <t>G14WCREW1NT</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>14 National Green</t>
+  </si>
+  <si>
+    <t>Victory 14 National Green</t>
+  </si>
+  <si>
+    <t>G14VCTRY2NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>14 Navy</t>
   </si>
   <si>
     <t>Endless 14 Navy</t>
   </si>
   <si>
     <t>G14ENDAV1NT</t>
   </si>
   <si>
-    <t>VICTORY VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>AmeriSports Volleyball Club</t>
   </si>
   <si>
     <t>AVC 14 Navy</t>
   </si>
   <si>
     <t>G14AMSVC1NT</t>
   </si>
   <si>
+    <t>Arete 14 Navy</t>
+  </si>
+  <si>
+    <t>G14ARETE3NT</t>
+  </si>
+  <si>
     <t>McKinney Panthers</t>
   </si>
   <si>
     <t>MC Panthers 14 Gold</t>
   </si>
   <si>
     <t>G14MCKPA1NT</t>
   </si>
   <si>
-    <t>Arete 14 Navy</t>
-[...2 lines deleted...]
-    <t>G14ARETE3NT</t>
+    <t>East Texas Alliance1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 Black </t>
+  </si>
+  <si>
+    <t>ETA1 14 Black</t>
+  </si>
+  <si>
+    <t>G14ETA1V1NT</t>
   </si>
   <si>
     <t>14 Gold</t>
   </si>
   <si>
     <t>EXCEL 14 Gold</t>
   </si>
   <si>
     <t>G14EXCEL4NT</t>
   </si>
   <si>
-    <t>WC-14 ELITE</t>
-[...19 lines deleted...]
-  <si>
     <t>Mongtomgery County Mavericks</t>
   </si>
   <si>
     <t>14 Red</t>
   </si>
   <si>
     <t>MoCo MAVS 14 Red</t>
   </si>
   <si>
     <t>G14MCMAV1LS</t>
   </si>
   <si>
+    <t>Peak Volleyball Academy</t>
+  </si>
+  <si>
+    <t>14 Black</t>
+  </si>
+  <si>
+    <t>Peak VA 14 Black</t>
+  </si>
+  <si>
+    <t>G14PEVBA1NT</t>
+  </si>
+  <si>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 14Elite Blue</t>
+  </si>
+  <si>
+    <t>G141UNVB5NT</t>
+  </si>
+  <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 14 Purple</t>
   </si>
   <si>
     <t>G14POWER1NT</t>
   </si>
   <si>
-    <t>1 United Volleyball</t>
-[...19 lines deleted...]
-  <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>14 Red Jeff</t>
   </si>
   <si>
     <t>TEJAS 14 Red Jeff</t>
   </si>
   <si>
     <t>G14TEJAS3NT</t>
   </si>
   <si>
     <t>1United 14N Silver</t>
   </si>
   <si>
     <t>G141UNVB4NT</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 14's Black</t>
   </si>
   <si>
     <t>G14NETJR1NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 141 White</t>
   </si>
   <si>
     <t>FWFIRE 141W</t>
   </si>
   <si>
     <t>G14FWFIR2NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>14'S ELITE BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 14E Black</t>
+  </si>
+  <si>
+    <t>G14FROGS5NT</t>
+  </si>
+  <si>
     <t>FW Fire 142 White</t>
   </si>
   <si>
     <t>FW FIRE 142W</t>
   </si>
   <si>
     <t>G14FWFIR3NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Madfrog </t>
-[...8 lines deleted...]
-    <t>G14FROGS5NT</t>
+    <t>WC-14 BLACK</t>
+  </si>
+  <si>
+    <t>Wrecking Crew 14B</t>
+  </si>
+  <si>
+    <t>G14WCREW2NT</t>
   </si>
   <si>
     <t>Amarillo Xtreme Volleyball</t>
   </si>
   <si>
     <t>Amarillo Xtreme 14 Altitude</t>
   </si>
   <si>
     <t>Ama Xtreme 14 Altitude</t>
   </si>
   <si>
     <t>G14AMXTR3SU</t>
   </si>
   <si>
-    <t>WC-14 BLACK</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Northeast Longhorns </t>
   </si>
   <si>
     <t>Northeast Eclipse 14U</t>
   </si>
   <si>
     <t>NE Eclipse</t>
   </si>
   <si>
     <t>G14NELVB1NT</t>
   </si>
   <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>14 Alaka'i-Bailey</t>
+  </si>
+  <si>
+    <t>FH 14 Alaka'i-Bailey</t>
+  </si>
+  <si>
+    <t>G14FIELD4NT</t>
+  </si>
+  <si>
     <t>14’S ELITE WHITE</t>
   </si>
   <si>
     <t>Madfrog 14E White</t>
   </si>
   <si>
     <t>G14FROGS6NT</t>
   </si>
   <si>
-    <t>Fieldhouse Volleyball</t>
-[...10 lines deleted...]
-  <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>14 Blue</t>
   </si>
   <si>
     <t>PVC 14 Blue</t>
   </si>
   <si>
     <t>G14PINEY1NT</t>
   </si>
   <si>
     <t>14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>FH 14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>G14FIELD5NT</t>
   </si>
   <si>
+    <t>14 Red Jesus</t>
+  </si>
+  <si>
+    <t>TEJAS 14 Red Jesus</t>
+  </si>
+  <si>
+    <t>G14TEJAS4NT</t>
+  </si>
+  <si>
     <t>1United 14 Texoma</t>
   </si>
   <si>
     <t>G141UNVB7NT</t>
   </si>
   <si>
-    <t>14 Red Jesus</t>
-[...7 lines deleted...]
-  <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 14 USA-Alan</t>
   </si>
   <si>
     <t>G14FRFLY4NT</t>
   </si>
   <si>
+    <t>Trinity Valley Juniors</t>
+  </si>
+  <si>
+    <t>Trinity Valley Juniors 14's</t>
+  </si>
+  <si>
+    <t>Trinity Valley 14</t>
+  </si>
+  <si>
+    <t>G14TRNTY1NT</t>
+  </si>
+  <si>
     <t>14 REGIONAL</t>
   </si>
   <si>
     <t>KCV 14 Regional</t>
   </si>
   <si>
     <t>G14KCVAB3SU</t>
   </si>
   <si>
-    <t>Trinity Valley Juniors</t>
-[...8 lines deleted...]
-    <t>G14TRNTY1NT</t>
+    <t>NT Flyers 14 USA-Carl</t>
+  </si>
+  <si>
+    <t>G14FRFLY8NT</t>
   </si>
   <si>
     <t>14 Prep Navy</t>
   </si>
   <si>
     <t>Arete 14 Prep Navy</t>
   </si>
   <si>
     <t>G14ARETE5NT</t>
-  </si>
-[...4 lines deleted...]
-    <t>G14FRFLY8NT</t>
   </si>
   <si>
     <t>14 NATIONAL - McClure</t>
   </si>
   <si>
     <t>KCV 14 NATIONAL McClure</t>
   </si>
   <si>
     <t>G14KCVAB2SU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -988,151 +988,151 @@
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
         <v>63.294</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>59.766</v>
+        <v>59.407</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>59.011000000000003</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>56.376</v>
+        <v>56.502</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>40</v>
       </c>
       <c r="F10">
-        <v>93.476</v>
+        <v>93.816</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>40</v>
       </c>
       <c r="F11">
         <v>91.476</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>45</v>
@@ -1148,756 +1148,756 @@
       </c>
       <c r="E12" t="s">
         <v>40</v>
       </c>
       <c r="F12">
         <v>86.235</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>40</v>
       </c>
       <c r="F13">
-        <v>80.907</v>
+        <v>80.992</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>55</v>
       </c>
       <c r="D14" t="s">
         <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>40</v>
       </c>
       <c r="F14">
-        <v>80.902</v>
+        <v>80.907</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>59</v>
       </c>
       <c r="D15" t="s">
         <v>60</v>
       </c>
       <c r="E15" t="s">
         <v>40</v>
       </c>
       <c r="F15">
-        <v>78.839</v>
+        <v>78.988</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>40</v>
       </c>
       <c r="F16">
-        <v>75.806</v>
+        <v>75.41200000000001</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" t="s">
         <v>64</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>65</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>66</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17">
-        <v>71.73399999999999</v>
+        <v>71.091999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" t="s">
         <v>68</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>70</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
         <v>40</v>
       </c>
       <c r="F18">
-        <v>71.34699999999999</v>
+        <v>71.081000000000003</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C19" t="s">
         <v>73</v>
       </c>
       <c r="D19" t="s">
         <v>74</v>
       </c>
       <c r="E19" t="s">
         <v>40</v>
       </c>
       <c r="F19">
-        <v>71.19799999999999</v>
+        <v>70.833</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>75</v>
       </c>
       <c r="B20" t="s">
         <v>76</v>
       </c>
       <c r="C20" t="s">
         <v>76</v>
       </c>
       <c r="D20" t="s">
         <v>77</v>
       </c>
       <c r="E20" t="s">
         <v>40</v>
       </c>
       <c r="F20">
-        <v>69.91500000000001</v>
+        <v>70.59099999999999</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21" t="s">
         <v>79</v>
       </c>
       <c r="E21" t="s">
         <v>40</v>
       </c>
       <c r="F21">
-        <v>69.221</v>
+        <v>70.22499999999999</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>81</v>
       </c>
       <c r="D22" t="s">
         <v>82</v>
       </c>
       <c r="E22" t="s">
         <v>40</v>
       </c>
       <c r="F22">
-        <v>69.18600000000001</v>
+        <v>69.741</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E23" t="s">
         <v>40</v>
       </c>
       <c r="F23">
-        <v>68.72199999999999</v>
+        <v>68.593</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>87</v>
       </c>
       <c r="C24" t="s">
         <v>88</v>
       </c>
       <c r="D24" t="s">
         <v>89</v>
       </c>
       <c r="E24" t="s">
         <v>40</v>
       </c>
       <c r="F24">
-        <v>68.437</v>
+        <v>68.58799999999999</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>90</v>
       </c>
       <c r="B25" t="s">
         <v>91</v>
       </c>
       <c r="C25" t="s">
         <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>93</v>
       </c>
       <c r="E25" t="s">
         <v>40</v>
       </c>
       <c r="F25">
         <v>68.42</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>94</v>
       </c>
       <c r="B26" t="s">
         <v>95</v>
       </c>
       <c r="C26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E26" t="s">
         <v>40</v>
       </c>
       <c r="F26">
-        <v>67.97199999999999</v>
+        <v>67.649</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E27" t="s">
         <v>40</v>
       </c>
       <c r="F27">
         <v>67.27500000000001</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C28" t="s">
         <v>102</v>
       </c>
       <c r="D28" t="s">
         <v>103</v>
       </c>
       <c r="E28" t="s">
         <v>40</v>
       </c>
       <c r="F28">
-        <v>67.24299999999999</v>
+        <v>67.194</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>104</v>
       </c>
       <c r="B29" t="s">
         <v>105</v>
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29" t="s">
         <v>107</v>
       </c>
       <c r="E29" t="s">
         <v>40</v>
       </c>
       <c r="F29">
         <v>66.63800000000001</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="C30" t="s">
         <v>108</v>
       </c>
       <c r="D30" t="s">
         <v>109</v>
       </c>
       <c r="E30" t="s">
         <v>40</v>
       </c>
       <c r="F30">
-        <v>66.34399999999999</v>
+        <v>66.56</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>110</v>
       </c>
       <c r="B31" t="s">
         <v>111</v>
       </c>
       <c r="C31" t="s">
         <v>111</v>
       </c>
       <c r="D31" t="s">
         <v>112</v>
       </c>
       <c r="E31" t="s">
         <v>40</v>
       </c>
       <c r="F31">
         <v>66.081000000000003</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>113</v>
       </c>
       <c r="B32" t="s">
         <v>114</v>
       </c>
       <c r="C32" t="s">
         <v>115</v>
       </c>
       <c r="D32" t="s">
         <v>116</v>
       </c>
       <c r="E32" t="s">
         <v>40</v>
       </c>
       <c r="F32">
-        <v>65.087000000000003</v>
+        <v>65.255</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C33" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D33" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E33" t="s">
         <v>40</v>
       </c>
       <c r="F33">
-        <v>64.52800000000001</v>
+        <v>65.23099999999999</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="B34" t="s">
         <v>121</v>
       </c>
       <c r="C34" t="s">
         <v>122</v>
       </c>
       <c r="D34" t="s">
         <v>123</v>
       </c>
       <c r="E34" t="s">
         <v>40</v>
       </c>
       <c r="F34">
-        <v>64.43000000000001</v>
+        <v>64.86499999999999</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" t="s">
         <v>124</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>125</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>126</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" t="s">
         <v>40</v>
       </c>
       <c r="F35">
-        <v>64.233</v>
+        <v>64.569</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
         <v>128</v>
       </c>
       <c r="C36" t="s">
         <v>129</v>
       </c>
       <c r="D36" t="s">
         <v>130</v>
       </c>
       <c r="E36" t="s">
         <v>40</v>
       </c>
       <c r="F36">
-        <v>64.107</v>
+        <v>64.233</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>131</v>
       </c>
       <c r="B37" t="s">
         <v>132</v>
       </c>
       <c r="C37" t="s">
         <v>133</v>
       </c>
       <c r="D37" t="s">
         <v>134</v>
       </c>
       <c r="E37" t="s">
         <v>40</v>
       </c>
       <c r="F37">
-        <v>63.708</v>
+        <v>64.082999999999998</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C38" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D38" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E38" t="s">
         <v>40</v>
       </c>
       <c r="F38">
-        <v>62.547</v>
+        <v>62.555</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>138</v>
+        <v>117</v>
       </c>
       <c r="B39" t="s">
         <v>139</v>
       </c>
       <c r="C39" t="s">
         <v>140</v>
       </c>
       <c r="D39" t="s">
         <v>141</v>
       </c>
       <c r="E39" t="s">
         <v>40</v>
       </c>
       <c r="F39">
-        <v>62.12</v>
+        <v>62.455</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>142</v>
       </c>
       <c r="B40" t="s">
         <v>143</v>
       </c>
       <c r="C40" t="s">
         <v>144</v>
       </c>
       <c r="D40" t="s">
         <v>145</v>
       </c>
       <c r="E40" t="s">
         <v>40</v>
       </c>
       <c r="F40">
         <v>62.048000000000002</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B41" t="s">
         <v>146</v>
       </c>
       <c r="C41" t="s">
         <v>147</v>
       </c>
       <c r="D41" t="s">
         <v>148</v>
       </c>
       <c r="E41" t="s">
         <v>40</v>
       </c>
       <c r="F41">
-        <v>61.171</v>
+        <v>61.061</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>149</v>
       </c>
       <c r="C42" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D42" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E42" t="s">
         <v>40</v>
       </c>
       <c r="F42">
-        <v>60.602</v>
+        <v>60.313</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C43" t="s">
         <v>152</v>
       </c>
       <c r="D43" t="s">
         <v>153</v>
       </c>
       <c r="E43" t="s">
         <v>40</v>
       </c>
       <c r="F43">
-        <v>60.349</v>
+        <v>60.277</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>154</v>
       </c>
       <c r="B44" t="s">
         <v>155</v>
       </c>
       <c r="C44" t="s">
         <v>155</v>
       </c>
       <c r="D44" t="s">
         <v>156</v>
       </c>
       <c r="E44" t="s">
         <v>40</v>
       </c>
       <c r="F44">
-        <v>60.293</v>
+        <v>60.169</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>157</v>
       </c>
       <c r="B45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D45" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E45" t="s">
         <v>40</v>
       </c>
       <c r="F45">
-        <v>58.916</v>
+        <v>59.054000000000002</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>160</v>
+        <v>53</v>
       </c>
       <c r="B46" t="s">
         <v>161</v>
       </c>
       <c r="C46" t="s">
         <v>162</v>
       </c>
       <c r="D46" t="s">
         <v>163</v>
       </c>
       <c r="E46" t="s">
         <v>40</v>
       </c>
       <c r="F46">
-        <v>58.688</v>
+        <v>58.916</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>36</v>
+        <v>154</v>
       </c>
       <c r="B47" t="s">
         <v>164</v>
       </c>
       <c r="C47" t="s">
+        <v>164</v>
+      </c>
+      <c r="D47" t="s">
         <v>165</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" t="s">
         <v>40</v>
       </c>
       <c r="F47">
-        <v>58.649</v>
+        <v>58.777</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>154</v>
+        <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C48" t="s">
         <v>167</v>
       </c>
       <c r="D48" t="s">
         <v>168</v>
       </c>
       <c r="E48" t="s">
         <v>40</v>
       </c>
       <c r="F48">
-        <v>58.463</v>
+        <v>57.853</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B49" t="s">
         <v>169</v>
       </c>
       <c r="C49" t="s">
         <v>170</v>
       </c>
       <c r="D49" t="s">
         <v>171</v>
       </c>
       <c r="E49" t="s">
         <v>40</v>
       </c>
       <c r="F49">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>