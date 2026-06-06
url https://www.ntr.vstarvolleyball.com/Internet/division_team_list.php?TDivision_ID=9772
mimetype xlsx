--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -185,83 +185,83 @@
   <si>
     <t>G15RESVB1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t xml:space="preserve">EAST 15’S DIAMOND </t>
   </si>
   <si>
     <t>Madfrog East 15 Diamond</t>
   </si>
   <si>
     <t>G15FROGS6NT</t>
   </si>
   <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t>Wave 15 Rip</t>
   </si>
   <si>
     <t>G15WAVBC1NT</t>
   </si>
   <si>
+    <t>Velocity Sports</t>
+  </si>
+  <si>
+    <t>15U Dean</t>
+  </si>
+  <si>
+    <t>VSTX 15U Dean</t>
+  </si>
+  <si>
+    <t>G15VSVBC1NT</t>
+  </si>
+  <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>15 Steel Ethos</t>
   </si>
   <si>
     <t>Arete 15 Steel Ethos</t>
   </si>
   <si>
     <t>G15ARETE4NT</t>
   </si>
   <si>
     <t>15 Navy</t>
   </si>
   <si>
     <t>Arete 15 Navy</t>
   </si>
   <si>
     <t>G15ARETE3NT</t>
   </si>
   <si>
-    <t>Velocity Sports</t>
-[...10 lines deleted...]
-  <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-15 Elite</t>
   </si>
   <si>
     <t>G15WCREW1NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>15 National</t>
   </si>
   <si>
     <t>No Limits 15 National</t>
   </si>
   <si>
     <t>G15NLVBC2NT</t>
   </si>
   <si>
     <t>15 Alaka'i-Courtney</t>
   </si>
   <si>
     <t>FH 15 Alaka'i-Courtney</t>
@@ -287,222 +287,222 @@
   <si>
     <t>G15SLAMV1NT</t>
   </si>
   <si>
     <t>14N White Boys</t>
   </si>
   <si>
     <t>EXCEL 14 White Boys</t>
   </si>
   <si>
     <t>B14EXCEL2NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 151 White</t>
   </si>
   <si>
     <t>FWFIRE 151W</t>
   </si>
   <si>
     <t>G15FWFIR2NT</t>
   </si>
   <si>
+    <t>15 Alaka'i-Caitlin</t>
+  </si>
+  <si>
+    <t>FH 15 Alaka'i-Caitlin</t>
+  </si>
+  <si>
+    <t>G15FIELD4NT</t>
+  </si>
+  <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 15 USA-Margo</t>
   </si>
   <si>
     <t>G15FRFLY4NT</t>
   </si>
   <si>
-    <t>15 Alaka'i-Caitlin</t>
-[...7 lines deleted...]
-  <si>
     <t>Parker County Elite</t>
   </si>
   <si>
     <t>PC Elite 15</t>
   </si>
   <si>
     <t>G15PCEVB1NT</t>
   </si>
   <si>
+    <t>15 Steel</t>
+  </si>
+  <si>
+    <t>Arete 15 Steel</t>
+  </si>
+  <si>
+    <t>G15ARETE5NT</t>
+  </si>
+  <si>
     <t>15'S ELITE BLACK</t>
   </si>
   <si>
     <t>Madfrog 15E Black</t>
   </si>
   <si>
     <t>G15FROGS5NT</t>
   </si>
   <si>
-    <t>15 Steel</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">15 Purple </t>
   </si>
   <si>
     <t>SLAM 15 Purple</t>
   </si>
   <si>
     <t>G15SLAMV2NT</t>
   </si>
   <si>
     <t>Flyers 15 USA-Ali</t>
   </si>
   <si>
     <t>G15FRFLY3NT</t>
   </si>
   <si>
     <t>Key City Volleyball</t>
   </si>
   <si>
     <t>15 NATIONAL</t>
   </si>
   <si>
     <t>KCV 15 NATIONAL</t>
   </si>
   <si>
     <t>G15KCVAB1SU</t>
   </si>
   <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>15 Blue</t>
   </si>
   <si>
     <t>PVC 15 Blue</t>
   </si>
   <si>
     <t>G15PINEY1NT</t>
   </si>
   <si>
+    <t>15U Aleman</t>
+  </si>
+  <si>
+    <t>VSTX 15U Aleman</t>
+  </si>
+  <si>
+    <t>G15VSVBC2NT</t>
+  </si>
+  <si>
     <t>15 REGIONAL</t>
   </si>
   <si>
     <t>KCV 15 REGIONAL</t>
   </si>
   <si>
     <t>G15KCVAB2SU</t>
   </si>
   <si>
-    <t>15U Aleman</t>
-[...7 lines deleted...]
-  <si>
     <t>Oklahoma Charge</t>
   </si>
   <si>
     <t>15 Amer Tulsa</t>
   </si>
   <si>
     <t>OK Charge 15 Amer Tulsa</t>
   </si>
   <si>
     <t>G15CHARG7OK</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 15's Black</t>
   </si>
   <si>
     <t>G15NETJR1NT</t>
   </si>
   <si>
     <t>WC-15 Black</t>
   </si>
   <si>
     <t>G15WCREW2NT</t>
   </si>
   <si>
+    <t xml:space="preserve">15 Club Blue </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Integrity 15 Club Blue </t>
+  </si>
+  <si>
+    <t>G15INTEG3NT</t>
+  </si>
+  <si>
     <t>15 National White</t>
   </si>
   <si>
     <t>LVA 15 National White</t>
   </si>
   <si>
     <t>G15LUNVA5NT</t>
   </si>
   <si>
     <t>15 Alaka'i-Fred</t>
   </si>
   <si>
     <t>FH 15 Alaka'i-Fred</t>
   </si>
   <si>
     <t>G15FIELD5NT</t>
   </si>
   <si>
     <t>FW Fire 152 White</t>
   </si>
   <si>
     <t>FWFIRE 152W</t>
   </si>
   <si>
     <t>G15FWFIR3NT</t>
   </si>
   <si>
     <t>15 White</t>
   </si>
   <si>
     <t>RVC 15 White</t>
   </si>
   <si>
     <t>G15RESVB3NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15INTEG3NT</t>
   </si>
   <si>
     <t>Flyers 15 NAT-Jerry</t>
   </si>
   <si>
     <t>G15FRFLY6NT</t>
   </si>
   <si>
     <t>Trinity Valley Juniors</t>
   </si>
   <si>
     <t>Trinity Valley Juniors 15's</t>
   </si>
   <si>
     <t>Trinity Valley 15</t>
   </si>
   <si>
     <t>G15TRNTY1NT</t>
   </si>
   <si>
     <t>WC-15 Pink</t>
   </si>
   <si>
     <t>G15WCREW3NT</t>
   </si>
@@ -892,51 +892,51 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>67.65900000000001</v>
+        <v>66.813</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3">
         <v>98.82899999999999</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>16</v>
@@ -952,556 +952,556 @@
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4">
         <v>93.961</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>91.886</v>
+        <v>91.30200000000001</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6">
-        <v>87.709</v>
+        <v>87.812</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" t="s">
         <v>30</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7">
-        <v>86.58499999999999</v>
+        <v>86.857</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8">
         <v>82.76900000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9">
-        <v>81.012</v>
+        <v>81.858</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" t="s">
         <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10">
-        <v>80.73399999999999</v>
+        <v>81.384</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11">
-        <v>74.383</v>
+        <v>75.058999999999997</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" t="s">
         <v>48</v>
       </c>
       <c r="D12" t="s">
         <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12">
-        <v>72.61</v>
+        <v>72.47499999999999</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13">
-        <v>72.56</v>
+        <v>72.393</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>55</v>
       </c>
       <c r="D14" t="s">
         <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14">
-        <v>71.59399999999999</v>
+        <v>72.031000000000006</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>59</v>
       </c>
       <c r="D15" t="s">
         <v>60</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15">
-        <v>70.80800000000001</v>
+        <v>71.928</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16">
-        <v>70.767</v>
+        <v>70.97499999999999</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" t="s">
         <v>66</v>
       </c>
       <c r="D17" t="s">
         <v>67</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17">
-        <v>70.65600000000001</v>
+        <v>70.943</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18">
         <v>70.449</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>73</v>
       </c>
       <c r="D19" t="s">
         <v>74</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19">
-        <v>70.179</v>
+        <v>69.702</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>16</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" t="s">
         <v>76</v>
       </c>
       <c r="D20" t="s">
         <v>77</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20">
-        <v>69.52500000000001</v>
+        <v>69.468</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>78</v>
       </c>
       <c r="B21" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>79</v>
       </c>
       <c r="D21" t="s">
         <v>80</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21">
-        <v>68.788</v>
+        <v>68.607</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>81</v>
       </c>
       <c r="B22" t="s">
         <v>47</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>83</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22">
-        <v>68.468</v>
+        <v>68.54300000000001</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23" t="s">
         <v>84</v>
       </c>
       <c r="C23" t="s">
         <v>85</v>
       </c>
       <c r="D23" t="s">
         <v>86</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23">
         <v>68.18000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" t="s">
         <v>89</v>
       </c>
       <c r="D24" t="s">
         <v>90</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24">
-        <v>67.331</v>
+        <v>67.492</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C25" t="s">
         <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>93</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25">
-        <v>67.125</v>
+        <v>67.149</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C26" t="s">
         <v>95</v>
       </c>
       <c r="D26" t="s">
         <v>96</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26">
-        <v>66.90900000000001</v>
+        <v>67.069000000000003</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>97</v>
       </c>
       <c r="B27">
         <v>15.1</v>
       </c>
       <c r="C27" t="s">
         <v>98</v>
       </c>
       <c r="D27" t="s">
         <v>99</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27">
         <v>66.346</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="B28" t="s">
         <v>100</v>
       </c>
       <c r="C28" t="s">
         <v>101</v>
       </c>
       <c r="D28" t="s">
         <v>102</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28">
-        <v>65.245</v>
+        <v>65.568</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="B29" t="s">
         <v>103</v>
       </c>
       <c r="C29" t="s">
         <v>104</v>
       </c>
       <c r="D29" t="s">
         <v>105</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29">
-        <v>65.19799999999999</v>
+        <v>65.125</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>81</v>
       </c>
       <c r="B30" t="s">
         <v>106</v>
       </c>
       <c r="C30" t="s">
         <v>107</v>
       </c>
       <c r="D30" t="s">
         <v>108</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30">
-        <v>65.084999999999994</v>
+        <v>65.101</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>109</v>
       </c>
       <c r="C31" t="s">
         <v>109</v>
       </c>
       <c r="D31" t="s">
         <v>110</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31">
         <v>65.070999999999998</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>111</v>
       </c>
       <c r="B32" t="s">
         <v>112</v>
       </c>
       <c r="C32" t="s">
@@ -1517,86 +1517,86 @@
         <v>64.629</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>115</v>
       </c>
       <c r="B33" t="s">
         <v>116</v>
       </c>
       <c r="C33" t="s">
         <v>117</v>
       </c>
       <c r="D33" t="s">
         <v>118</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33">
         <v>64.509</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>111</v>
+        <v>57</v>
       </c>
       <c r="B34" t="s">
         <v>119</v>
       </c>
       <c r="C34" t="s">
         <v>120</v>
       </c>
       <c r="D34" t="s">
         <v>121</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34">
-        <v>64.34999999999999</v>
+        <v>64.435</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="B35" t="s">
         <v>122</v>
       </c>
       <c r="C35" t="s">
         <v>123</v>
       </c>
       <c r="D35" t="s">
         <v>124</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35">
-        <v>64.283</v>
+        <v>64.34999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>125</v>
       </c>
       <c r="B36" t="s">
         <v>126</v>
       </c>
       <c r="C36" t="s">
         <v>127</v>
       </c>
       <c r="D36" t="s">
         <v>128</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36">
         <v>64.221</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>129</v>
@@ -1617,226 +1617,226 @@
         <v>63.241</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38" t="s">
         <v>132</v>
       </c>
       <c r="C38" t="s">
         <v>132</v>
       </c>
       <c r="D38" t="s">
         <v>133</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38">
         <v>63.090000000000003</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="B39" t="s">
         <v>134</v>
       </c>
       <c r="C39" t="s">
         <v>135</v>
       </c>
       <c r="D39" t="s">
         <v>136</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39">
-        <v>62.687</v>
+        <v>62.878</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="B40" t="s">
         <v>137</v>
       </c>
       <c r="C40" t="s">
         <v>138</v>
       </c>
       <c r="D40" t="s">
         <v>139</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40">
-        <v>62.398</v>
+        <v>62.719</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="B41" t="s">
         <v>140</v>
       </c>
       <c r="C41" t="s">
         <v>141</v>
       </c>
       <c r="D41" t="s">
         <v>142</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41">
-        <v>62.35</v>
+        <v>62.361</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>87</v>
       </c>
       <c r="B42" t="s">
         <v>143</v>
       </c>
       <c r="C42" t="s">
         <v>144</v>
       </c>
       <c r="D42" t="s">
         <v>145</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42">
-        <v>62.332</v>
+        <v>62.35</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B43" t="s">
         <v>146</v>
       </c>
       <c r="C43" t="s">
         <v>147</v>
       </c>
       <c r="D43" t="s">
         <v>148</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43">
-        <v>62.249</v>
+        <v>62.272</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B44" t="s">
         <v>149</v>
       </c>
       <c r="C44" t="s">
         <v>149</v>
       </c>
       <c r="D44" t="s">
         <v>150</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44">
         <v>61.997</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>151</v>
       </c>
       <c r="B45" t="s">
         <v>152</v>
       </c>
       <c r="C45" t="s">
         <v>153</v>
       </c>
       <c r="D45" t="s">
         <v>154</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45">
-        <v>61.544</v>
+        <v>61.717</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="B46" t="s">
         <v>155</v>
       </c>
       <c r="C46" t="s">
         <v>155</v>
       </c>
       <c r="D46" t="s">
         <v>156</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46">
         <v>61.455</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B47" t="s">
         <v>157</v>
       </c>
       <c r="C47" t="s">
         <v>158</v>
       </c>
       <c r="D47" t="s">
         <v>159</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47">
-        <v>60.572</v>
+        <v>61.261</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>