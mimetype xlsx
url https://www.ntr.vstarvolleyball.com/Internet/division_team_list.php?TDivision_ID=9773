--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -122,288 +122,288 @@
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>16 Kaos Black</t>
   </si>
   <si>
     <t>360 16 Kaos Black</t>
   </si>
   <si>
     <t>G16SIXTY1NT</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>16 White - David</t>
   </si>
   <si>
     <t>Skyline 16 White David</t>
   </si>
   <si>
     <t>G16SKYLN4NT</t>
   </si>
   <si>
+    <t>16'S ELITE GREEN</t>
+  </si>
+  <si>
+    <t>Madfrog 16E Green</t>
+  </si>
+  <si>
+    <t>G16FROGS5NT</t>
+  </si>
+  <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 16 USA-Brian</t>
   </si>
   <si>
     <t>G16FRFLY1NT</t>
   </si>
   <si>
-    <t>16'S ELITE GREEN</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t>IVC 16U National-1</t>
   </si>
   <si>
     <t>G16INFTY1NT</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>16 National Blue</t>
   </si>
   <si>
     <t>EXCEL 16 National Blue</t>
   </si>
   <si>
     <t>G16EXCEL3NT</t>
   </si>
   <si>
     <t>16 Ikaika-Mady</t>
   </si>
   <si>
     <t>FH 16 Ikaika-Mady</t>
   </si>
   <si>
     <t>G16FIELD2NT</t>
   </si>
   <si>
     <t>JET 16 Allen</t>
   </si>
   <si>
     <t>JET 16 Fusion</t>
   </si>
   <si>
     <t>G16JETVB2SU</t>
   </si>
   <si>
+    <t>16 Alaka'i-Hannah</t>
+  </si>
+  <si>
+    <t>FH 16 Alaka'i-Hannah</t>
+  </si>
+  <si>
+    <t>G16FIELD3NT</t>
+  </si>
+  <si>
+    <t>16 Silver</t>
+  </si>
+  <si>
+    <t>Skyline 16 Silver</t>
+  </si>
+  <si>
+    <t>G16SKYLN6NT</t>
+  </si>
+  <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>16 Black Chris</t>
   </si>
   <si>
     <t>EMV 16 Black Chris</t>
   </si>
   <si>
     <t>G16EAGMT1NT</t>
   </si>
   <si>
-    <t>16 Silver</t>
-[...16 lines deleted...]
-  <si>
     <t>EAST 16’S DIAMOND</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog East 16 Diamond </t>
   </si>
   <si>
     <t>G16FROGS6NT</t>
   </si>
   <si>
     <t>NT Flyers 16 USA-Rich</t>
   </si>
   <si>
     <t>G16FRFLY4NT</t>
   </si>
   <si>
     <t>287 Select Volleyball Club</t>
   </si>
   <si>
     <t>16 Navy</t>
   </si>
   <si>
     <t>287 SVC 16 Navy</t>
   </si>
   <si>
     <t>G16287SV98NT</t>
   </si>
   <si>
+    <t xml:space="preserve"> 16 Kaos White Cottery</t>
+  </si>
+  <si>
+    <t>360 16 Kaos Cottery</t>
+  </si>
+  <si>
+    <t>G16SIXTY5NT</t>
+  </si>
+  <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 161 White</t>
   </si>
   <si>
     <t>FWFIRE 161W</t>
   </si>
   <si>
     <t>G16FWFIR3NT</t>
   </si>
   <si>
-    <t xml:space="preserve"> 16 Kaos White Cottery</t>
-[...5 lines deleted...]
-    <t>G16SIXTY5NT</t>
+    <t>Wave Volleyball</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wave 16 </t>
+  </si>
+  <si>
+    <t>G16WAVBC1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Endless Athletics </t>
+  </si>
+  <si>
+    <t>16 Navy Williams</t>
+  </si>
+  <si>
+    <t>Endless 16 Navy Williams</t>
+  </si>
+  <si>
+    <t>G16ENDAV2NT</t>
   </si>
   <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>16 Black</t>
   </si>
   <si>
     <t>SLAM 16 Black</t>
   </si>
   <si>
     <t>G16SLAMV1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Endless Athletics </t>
-[...19 lines deleted...]
-  <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-16 Elite</t>
   </si>
   <si>
     <t>G16WCREW1NT</t>
   </si>
   <si>
     <t>AmeriSports Volleyball Club</t>
   </si>
   <si>
     <t>AVC 16 Red</t>
   </si>
   <si>
     <t>G16AMSVC1NT</t>
   </si>
   <si>
     <t>Key City Volleyball</t>
   </si>
   <si>
     <t>16 REGIONAL</t>
   </si>
   <si>
     <t>KCV 16 REGIONAL</t>
   </si>
   <si>
     <t>G16KCVAB1SU</t>
   </si>
   <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>16 Gold</t>
+  </si>
+  <si>
+    <t>Victory 16 Gold</t>
+  </si>
+  <si>
+    <t>G16VCTRY5NT</t>
+  </si>
+  <si>
     <t>FW Fire 162 White</t>
   </si>
   <si>
     <t>FWFIRE 162W</t>
   </si>
   <si>
     <t>G16FWFIR4NT</t>
   </si>
   <si>
-    <t>VICTORY VBC</t>
-[...8 lines deleted...]
-    <t>G16VCTRY5NT</t>
+    <t>Pineywoods Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 Blue</t>
+  </si>
+  <si>
+    <t>PVC 16 Blue</t>
+  </si>
+  <si>
+    <t>G16PINEY1NT</t>
   </si>
   <si>
     <t>16 Purple</t>
   </si>
   <si>
     <t>SLAM 16 Purple</t>
   </si>
   <si>
     <t>G16SLAMV2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16PINEY1NT</t>
   </si>
   <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>16U Jessica</t>
   </si>
   <si>
     <t>VSTX 16u Jessica</t>
   </si>
   <si>
     <t>G16VSVBC1NT</t>
   </si>
   <si>
     <t>WC-16 Black</t>
   </si>
   <si>
     <t>G16WCREW2NT</t>
   </si>
   <si>
     <t>Mongtomgery County Mavericks</t>
   </si>
   <si>
     <t>16 White</t>
   </si>
@@ -790,671 +790,671 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>89.55</v>
+        <v>89.437</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>83.024000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>79.836</v>
+        <v>79.98699999999999</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5">
         <v>91.49299999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>23</v>
       </c>
       <c r="F6">
-        <v>87.012</v>
+        <v>86.297</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" t="s">
         <v>30</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7">
         <v>85.77800000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>34</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8">
-        <v>84.923</v>
+        <v>85.043000000000006</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9">
-        <v>83.91</v>
+        <v>84.209</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10">
-        <v>83.80800000000001</v>
+        <v>83.62</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11">
-        <v>83.762</v>
+        <v>83.455</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>23</v>
       </c>
       <c r="F12">
-        <v>83.34699999999999</v>
+        <v>83.334</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>15</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
       <c r="F13">
-        <v>82.248</v>
+        <v>82.749</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
       <c r="F14">
         <v>81.901</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" t="s">
         <v>55</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>56</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>57</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>23</v>
       </c>
       <c r="F15">
-        <v>81.14100000000001</v>
+        <v>81.173</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" t="s">
         <v>59</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>60</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>23</v>
       </c>
       <c r="F16">
-        <v>81.043000000000006</v>
+        <v>80.88200000000001</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17" t="s">
         <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>23</v>
       </c>
       <c r="F17">
-        <v>81.028000000000006</v>
+        <v>80.879</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>19</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
       <c r="F18">
-        <v>80.343</v>
+        <v>80.45999999999999</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>23</v>
       </c>
       <c r="F19">
         <v>79.70399999999999</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>23</v>
       </c>
       <c r="F20">
         <v>79.593</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" t="s">
         <v>74</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>75</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>76</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>23</v>
       </c>
       <c r="F21">
-        <v>79.48</v>
+        <v>79.16200000000001</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22" t="s">
         <v>80</v>
       </c>
       <c r="E22" t="s">
         <v>23</v>
       </c>
       <c r="F22">
-        <v>79.045000000000002</v>
+        <v>79.105</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>81</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" t="s">
         <v>83</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" t="s">
         <v>23</v>
       </c>
       <c r="F23">
-        <v>78.871</v>
+        <v>79.093999999999994</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" t="s">
         <v>85</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>86</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E24" t="s">
         <v>23</v>
       </c>
       <c r="F24">
         <v>78.822</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C25" t="s">
         <v>90</v>
       </c>
       <c r="D25" t="s">
         <v>91</v>
       </c>
       <c r="E25" t="s">
         <v>23</v>
       </c>
       <c r="F25">
-        <v>78.758</v>
+        <v>78.721</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="C26" t="s">
         <v>93</v>
       </c>
       <c r="D26" t="s">
         <v>94</v>
       </c>
       <c r="E26" t="s">
         <v>23</v>
       </c>
       <c r="F26">
-        <v>78.276</v>
+        <v>77.944</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>95</v>
       </c>
       <c r="B27" t="s">
         <v>96</v>
       </c>
       <c r="C27" t="s">
         <v>96</v>
       </c>
       <c r="D27" t="s">
         <v>97</v>
       </c>
       <c r="E27" t="s">
         <v>23</v>
       </c>
       <c r="F27">
         <v>77.911</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>98</v>
       </c>
       <c r="B28" t="s">
         <v>99</v>
       </c>
       <c r="C28" t="s">
         <v>100</v>
       </c>
       <c r="D28" t="s">
         <v>101</v>
       </c>
       <c r="E28" t="s">
         <v>23</v>
       </c>
       <c r="F28">
         <v>76.977</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>74</v>
+        <v>102</v>
       </c>
       <c r="B29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29">
-        <v>76.85899999999999</v>
+        <v>76.83</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>77</v>
       </c>
       <c r="B30" t="s">
         <v>106</v>
       </c>
       <c r="C30" t="s">
         <v>107</v>
       </c>
       <c r="D30" t="s">
         <v>108</v>
       </c>
       <c r="E30" t="s">
         <v>23</v>
       </c>
       <c r="F30">
-        <v>76.771</v>
+        <v>76.824</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>81</v>
+        <v>109</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C31" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D31" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E31" t="s">
         <v>23</v>
       </c>
       <c r="F31">
-        <v>76.616</v>
+        <v>76.547</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>113</v>
       </c>
       <c r="C32" t="s">
         <v>114</v>
       </c>
       <c r="D32" t="s">
         <v>115</v>
       </c>
       <c r="E32" t="s">
         <v>23</v>
       </c>
       <c r="F32">
-        <v>76.547</v>
+        <v>76.444</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>116</v>
       </c>
       <c r="B33" t="s">
         <v>117</v>
       </c>
       <c r="C33" t="s">
         <v>118</v>
       </c>
       <c r="D33" t="s">
         <v>119</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
       <c r="F33">
-        <v>74.97</v>
+        <v>75.285</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>120</v>
       </c>
       <c r="C34" t="s">
         <v>120</v>
       </c>
       <c r="D34" t="s">
         <v>121</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
       <c r="F34">
         <v>72.86199999999999</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>122</v>