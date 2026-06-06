--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -110,143 +110,143 @@
   <si>
     <t>17 Navy Ethos</t>
   </si>
   <si>
     <t>Arete 17 Navy Ethos</t>
   </si>
   <si>
     <t>G17ARETE2NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 16N Blue</t>
   </si>
   <si>
     <t>G161UNVB1NT</t>
   </si>
   <si>
     <t>1United 16N White</t>
   </si>
   <si>
     <t>G161UNVB5NT</t>
   </si>
   <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>17 Ikaika-Daniel</t>
+  </si>
+  <si>
+    <t>FH 17 Ikaika-Daniel</t>
+  </si>
+  <si>
+    <t>G17FIELD2NT</t>
+  </si>
+  <si>
     <t>1United 17N Silver</t>
   </si>
   <si>
     <t>G171UNVB4NT</t>
   </si>
   <si>
-    <t>Fieldhouse Volleyball</t>
-[...8 lines deleted...]
-    <t>G17FIELD2NT</t>
+    <t>Key City Volleyball</t>
+  </si>
+  <si>
+    <t>17 PREMIER</t>
+  </si>
+  <si>
+    <t>KCV 17 PREMIER</t>
+  </si>
+  <si>
+    <t>G17KCVAB1SU</t>
+  </si>
+  <si>
+    <t>Accelerate Volleyball Club</t>
+  </si>
+  <si>
+    <t>ACCELERATE 17 BLACK BEASLEY</t>
+  </si>
+  <si>
+    <t>ACCEL 17 BLACK BEASLEY</t>
+  </si>
+  <si>
+    <t>G17ACCEL1NT</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>17 Black Sadie</t>
+  </si>
+  <si>
+    <t>EMV 17 Black Sadie</t>
+  </si>
+  <si>
+    <t>G17EAGMT1NT</t>
   </si>
   <si>
     <t>1United 17N Black</t>
   </si>
   <si>
     <t>G171UNVB3NT</t>
   </si>
   <si>
-    <t>Key City Volleyball</t>
-[...34 lines deleted...]
-  <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>18 EXV Black</t>
   </si>
   <si>
     <t>Vision 18 EXV Black</t>
   </si>
   <si>
     <t>G18VIVBC1NT</t>
   </si>
   <si>
+    <t>Athletic Performance Volleyball</t>
+  </si>
+  <si>
+    <t>17 National Black</t>
+  </si>
+  <si>
+    <t>APV 17 National Black</t>
+  </si>
+  <si>
+    <t>G17ATPRV1NT</t>
+  </si>
+  <si>
     <t>17 White</t>
   </si>
   <si>
     <t>Skyline 17 White</t>
   </si>
   <si>
     <t>G17SKYLN4NT</t>
   </si>
   <si>
-    <t>Athletic Performance Volleyball</t>
-[...10 lines deleted...]
-  <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>DIG 17 Black</t>
   </si>
   <si>
     <t>G17DIGVB1NT</t>
   </si>
   <si>
     <t>Reign Volleyball Club</t>
   </si>
   <si>
     <t>18 Black</t>
   </si>
   <si>
     <t>REIGN-18-BLACK</t>
   </si>
   <si>
     <t>G18REIGN1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t>IVC 17U National</t>
@@ -308,69 +308,69 @@
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>17 Intense Red</t>
   </si>
   <si>
     <t>Integrity 17 Intense Red</t>
   </si>
   <si>
     <t>G17INTEG2NT</t>
   </si>
   <si>
     <t>Trinity Valley Juniors</t>
   </si>
   <si>
     <t>Trinity Valley Juniors 17's</t>
   </si>
   <si>
     <t>Trinity Valley 17's</t>
   </si>
   <si>
     <t>G17TRNTY1NT</t>
   </si>
   <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 17 White</t>
+  </si>
+  <si>
+    <t>FWFIRE 17W</t>
+  </si>
+  <si>
+    <t>G17FWFIR3NT</t>
+  </si>
+  <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>SLAM 17 Black</t>
   </si>
   <si>
     <t>G17SLAMV1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G17FWFIR3NT</t>
   </si>
   <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>17 Navy</t>
   </si>
   <si>
     <t>Endless 17 Navy</t>
   </si>
   <si>
     <t>G17ENDAV1NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>17 National</t>
   </si>
   <si>
     <t>No Limits 17 National</t>
   </si>
   <si>
     <t>G17NLVBC2NT</t>
   </si>
@@ -811,371 +811,371 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>64.54300000000001</v>
+        <v>63.935</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>62.592</v>
+        <v>62.449</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4">
-        <v>96.337</v>
+        <v>96.073999999999998</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5">
-        <v>94.76000000000001</v>
+        <v>94.355</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6">
-        <v>93.303</v>
+        <v>93.464</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7">
-        <v>92.32899999999999</v>
+        <v>92.012</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8">
         <v>89.467</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9">
-        <v>85.733</v>
+        <v>85.139</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10">
-        <v>85.139</v>
+        <v>83.705</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="B11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11">
-        <v>83.762</v>
+        <v>83.67100000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B12" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C12" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D12" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12">
-        <v>83.67100000000001</v>
+        <v>83.499</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13">
-        <v>83.504</v>
+        <v>83.416</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14">
-        <v>83.178</v>
+        <v>82.833</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15">
         <v>81.687</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16">
-        <v>80.11799999999999</v>
+        <v>80.81999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17">
-        <v>79.35299999999999</v>
+        <v>80.426</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>12</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18">
-        <v>77.985</v>
+        <v>78.155</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19">
         <v>75.788</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>70</v>
@@ -1216,66 +1216,66 @@
         <v>74.476</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" t="s">
         <v>78</v>
       </c>
       <c r="D22" t="s">
         <v>79</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22">
         <v>69.767</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="C23" t="s">
         <v>81</v>
       </c>
       <c r="D23" t="s">
         <v>82</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23">
-        <v>69.68600000000001</v>
+        <v>69.52200000000001</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>83</v>
       </c>
       <c r="B24" t="s">
         <v>84</v>
       </c>
       <c r="C24" t="s">
         <v>84</v>
       </c>
       <c r="D24" t="s">
         <v>85</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24">
         <v>68.994</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>86</v>
@@ -1291,256 +1291,256 @@
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25">
         <v>68.318</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>90</v>
       </c>
       <c r="B26" t="s">
         <v>91</v>
       </c>
       <c r="C26" t="s">
         <v>92</v>
       </c>
       <c r="D26" t="s">
         <v>93</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26">
-        <v>66.89700000000001</v>
+        <v>66.758</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>94</v>
       </c>
       <c r="B27" t="s">
         <v>95</v>
       </c>
       <c r="C27" t="s">
         <v>96</v>
       </c>
       <c r="D27" t="s">
         <v>97</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
       <c r="F27">
         <v>65.904</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>98</v>
       </c>
       <c r="B28" t="s">
-        <v>12</v>
+        <v>99</v>
       </c>
       <c r="C28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28">
-        <v>65.316</v>
+        <v>65.54300000000001</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="C29" t="s">
         <v>103</v>
       </c>
       <c r="D29" t="s">
         <v>104</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29">
-        <v>65.111</v>
+        <v>65.33</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>105</v>
       </c>
       <c r="B30" t="s">
         <v>106</v>
       </c>
       <c r="C30" t="s">
         <v>107</v>
       </c>
       <c r="D30" t="s">
         <v>108</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30">
-        <v>64.265</v>
+        <v>64.437</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>109</v>
       </c>
       <c r="B31" t="s">
         <v>110</v>
       </c>
       <c r="C31" t="s">
         <v>111</v>
       </c>
       <c r="D31" t="s">
         <v>112</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31">
-        <v>64.018000000000001</v>
+        <v>63.84</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>113</v>
       </c>
       <c r="B32" t="s">
         <v>114</v>
       </c>
       <c r="C32" t="s">
         <v>115</v>
       </c>
       <c r="D32" t="s">
         <v>116</v>
       </c>
       <c r="E32" t="s">
         <v>19</v>
       </c>
       <c r="F32">
-        <v>62.868</v>
+        <v>63.188</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B33" t="s">
         <v>117</v>
       </c>
       <c r="C33" t="s">
         <v>118</v>
       </c>
       <c r="D33" t="s">
         <v>119</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33">
         <v>62.406</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>15</v>
       </c>
       <c r="B34" t="s">
         <v>120</v>
       </c>
       <c r="C34" t="s">
         <v>121</v>
       </c>
       <c r="D34" t="s">
         <v>122</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34">
-        <v>61.734</v>
+        <v>61.623</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>123</v>
       </c>
       <c r="C35" t="s">
         <v>124</v>
       </c>
       <c r="D35" t="s">
         <v>125</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
       <c r="F35">
-        <v>61.504</v>
+        <v>61.048999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>126</v>
       </c>
       <c r="B36" t="s">
         <v>127</v>
       </c>
       <c r="C36" t="s">
         <v>128</v>
       </c>
       <c r="D36" t="s">
         <v>129</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
       <c r="F36">
         <v>59.784</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B37" t="s">
         <v>130</v>
       </c>
       <c r="C37" t="s">
         <v>131</v>
       </c>
       <c r="D37" t="s">
         <v>132</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>