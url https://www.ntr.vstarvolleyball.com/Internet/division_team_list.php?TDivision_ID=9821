--- v0 (2026-02-14)
+++ v1 (2026-04-23)
@@ -47,198 +47,198 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t xml:space="preserve">Nitro Heat VBC </t>
   </si>
   <si>
     <t>18s</t>
   </si>
   <si>
     <t>Nitro Heat 18s</t>
   </si>
   <si>
     <t>G18NITHT1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Cross Court Volleyball</t>
+  </si>
+  <si>
+    <t>Cross Court 17's</t>
+  </si>
+  <si>
+    <t>G17CROSS1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Northeast Longhorns </t>
+  </si>
+  <si>
+    <t>Northeast Elite 18U</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NE Elite </t>
+  </si>
+  <si>
+    <t>G18NELVB1NT</t>
+  </si>
+  <si>
     <t>Blocksport Volleyball Club</t>
   </si>
   <si>
     <t>17 National</t>
   </si>
   <si>
     <t>Blocksport 17Nat</t>
   </si>
   <si>
     <t>G17BLOCK1NT</t>
   </si>
   <si>
+    <t>Red River Volleyball</t>
+  </si>
+  <si>
+    <t>Red River 181</t>
+  </si>
+  <si>
+    <t>G18REDRV1NT</t>
+  </si>
+  <si>
+    <t>Evolve VC</t>
+  </si>
+  <si>
+    <t>18 Black</t>
+  </si>
+  <si>
+    <t>EVOLVE 18 Black</t>
+  </si>
+  <si>
+    <t>G18EVOLV3NT</t>
+  </si>
+  <si>
+    <t>Pineywoods Volleyball Club</t>
+  </si>
+  <si>
+    <t>17 Garrison</t>
+  </si>
+  <si>
+    <t>PVC 17 Garrison</t>
+  </si>
+  <si>
+    <t>G17PINEY3NT</t>
+  </si>
+  <si>
+    <t>Texas Legends Volleyball</t>
+  </si>
+  <si>
+    <t>18 Blue</t>
+  </si>
+  <si>
+    <t>TX Legends 18 Blue</t>
+  </si>
+  <si>
+    <t>G18TXLEG2LS</t>
+  </si>
+  <si>
     <t>Airells Court Club Volleyball</t>
   </si>
   <si>
     <t>18 Blk elite travel18.1</t>
   </si>
   <si>
     <t>18 Blk Elite travel.18.1</t>
   </si>
   <si>
     <t>G18AIRCV1NT</t>
   </si>
   <si>
-    <t>Evolve VC</t>
-[...17 lines deleted...]
-    <t>G18REDRV1NT</t>
+    <t>Gravity Athletics Volleyball Club</t>
+  </si>
+  <si>
+    <t>U17 BLACK</t>
+  </si>
+  <si>
+    <t>GAVBC U17 BLACK</t>
+  </si>
+  <si>
+    <t>G17GAVBC99NT</t>
+  </si>
+  <si>
+    <t>Red River 171</t>
+  </si>
+  <si>
+    <t>G17REDRV1NT</t>
+  </si>
+  <si>
+    <t>Dynamic VC</t>
+  </si>
+  <si>
+    <t>17U Elite</t>
+  </si>
+  <si>
+    <t>17U KAY</t>
+  </si>
+  <si>
+    <t>G17DYNVB1NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>17 National Black</t>
   </si>
   <si>
     <t>360 17 National Black</t>
   </si>
   <si>
     <t>G17SIXTY5NT</t>
   </si>
   <si>
-    <t>Texas Legends Volleyball</t>
-[...37 lines deleted...]
-  <si>
     <t>ABA Hard Hitters Volleyball Club</t>
   </si>
   <si>
     <t>Hard Hitters 17U</t>
   </si>
   <si>
     <t>G17ABAHH1NT</t>
   </si>
   <si>
-    <t>Pineywoods Volleyball Club</t>
-[...22 lines deleted...]
-  <si>
     <t>ACCV 16-17 Local Red</t>
   </si>
   <si>
     <t xml:space="preserve">ACCV 16-17 Local Red </t>
   </si>
   <si>
     <t>G17AIRCV2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G18NELVB1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -595,331 +595,331 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>79.995</v>
+        <v>81.096000000000004</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>13</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>79.43000000000001</v>
+        <v>74.007000000000005</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>71.236</v>
+        <v>73.864</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
         <v>19</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>20</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>69.883</v>
+        <v>69.983</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
         <v>23</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" t="s">
         <v>24</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>68.264</v>
+        <v>68.76600000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" t="s">
         <v>26</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>27</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>28</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>63.546</v>
+        <v>66.986</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" t="s">
         <v>30</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>31</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>32</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>63.468</v>
+        <v>66.89</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>63.266</v>
+        <v>66.676</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>63.0060000000000002</v>
+        <v>64.985</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>60.602</v>
+        <v>64.54300000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>59.89</v>
+        <v>64.051000000000002</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>57.257</v>
+        <v>60.98</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>0.0</v>
+        <v>60.897</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>0.0</v>
+        <v>59.797</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>0.0</v>
+        <v>59.358</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>