--- v0 (2026-02-14)
+++ v1 (2026-04-23)
@@ -32,186 +32,186 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Team North Texas - (TNT)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 Black </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TNT 16 Black </t>
+  </si>
+  <si>
+    <t>G16TNTLC1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>16 Black</t>
   </si>
   <si>
     <t>iCrush 16 Black</t>
   </si>
   <si>
     <t>G16INCRU1NT</t>
   </si>
   <si>
-    <t>Paid</t>
+    <t>Texas Legends Volleyball</t>
+  </si>
+  <si>
+    <t>16 Cobalt</t>
+  </si>
+  <si>
+    <t>TX Legends 16 Cobalt</t>
+  </si>
+  <si>
+    <t>G16TXLEG4LS</t>
+  </si>
+  <si>
+    <t>East Texas Juniors</t>
+  </si>
+  <si>
+    <t>16 Mavs</t>
+  </si>
+  <si>
+    <t>East TX Jrs 16 Mavs</t>
+  </si>
+  <si>
+    <t>G16ETXJR2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>16 National Red</t>
+  </si>
+  <si>
+    <t>360 16 National Red</t>
+  </si>
+  <si>
+    <t>G16SIXTY7NT</t>
+  </si>
+  <si>
+    <t>16 National Black</t>
+  </si>
+  <si>
+    <t>360 16 National Black</t>
+  </si>
+  <si>
+    <t>G16SIXTY6NT</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>16 Graham</t>
+  </si>
+  <si>
+    <t>TAV 16 Graham</t>
+  </si>
+  <si>
+    <t>G16TXADV12NT</t>
   </si>
   <si>
     <t>Blocksport Volleyball Club</t>
   </si>
   <si>
     <t>16 Red</t>
   </si>
   <si>
     <t>Blocksport 16R</t>
   </si>
   <si>
     <t>G16BLOCK2NT</t>
   </si>
   <si>
-    <t xml:space="preserve">360 Volleyball Club </t>
-[...10 lines deleted...]
-  <si>
     <t>Smith County Fire Volleyball</t>
   </si>
   <si>
     <t>SCFVB16</t>
   </si>
   <si>
     <t>G16SCFVB1NT</t>
   </si>
   <si>
-    <t>Texas Advantage</t>
-[...41 lines deleted...]
-    <t>G16TXLEG4LS</t>
+    <t>ICV 16 VARGAS</t>
+  </si>
+  <si>
+    <t>G16SIXTY11NT</t>
+  </si>
+  <si>
+    <t>Wolfpack Dynasty VBC</t>
+  </si>
+  <si>
+    <t>16 Elite Red</t>
+  </si>
+  <si>
+    <t>W16 Elite Red</t>
+  </si>
+  <si>
+    <t>G16WPDVB2NT</t>
+  </si>
+  <si>
+    <t>Denied</t>
   </si>
   <si>
     <t>ICV 16 Eason FW</t>
   </si>
   <si>
     <t>G16SIXTY8NT</t>
   </si>
   <si>
     <t>ICV 16 McNeely</t>
   </si>
   <si>
     <t>G16SIXTY9NT</t>
-  </si>
-[...31 lines deleted...]
-    <t>Waitlist</t>
   </si>
   <si>
     <t>Airells Court Club Volleyball</t>
   </si>
   <si>
     <t>16 Red elite travel 16,2</t>
   </si>
   <si>
     <t>16 Red elite Travel16.2</t>
   </si>
   <si>
     <t>G16AIRCV2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -583,291 +583,291 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>79.244</v>
+        <v>79.59699999999999</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>78.813</v>
+        <v>79.33199999999999</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>77.249</v>
+        <v>78.377</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>76.977</v>
+        <v>78.339</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>76.852</v>
+        <v>77.676</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>76.774</v>
+        <v>77.66</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>76.218</v>
+        <v>77.598</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>75.55</v>
+        <v>77.13500000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>74.758</v>
+        <v>76.571</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B11" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>73.92400000000001</v>
+        <v>75.126</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B12" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E12" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F12">
-        <v>0.0</v>
+        <v>75.034999999999997</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>0.0</v>
+        <v>74.619</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E14" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="F14">
-        <v>0.0</v>
+        <v>74.48</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>56</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>