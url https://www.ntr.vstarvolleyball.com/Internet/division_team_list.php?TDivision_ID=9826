--- v0 (2026-02-14)
+++ v1 (2026-04-23)
@@ -47,342 +47,342 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>M.V.P.</t>
   </si>
   <si>
     <t>12 National</t>
   </si>
   <si>
     <t>MVP 12 National</t>
   </si>
   <si>
     <t>G12MVPVC1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Colts Volleyball Club</t>
+  </si>
+  <si>
+    <t>Colts 13</t>
+  </si>
+  <si>
+    <t>Colts13</t>
+  </si>
+  <si>
+    <t>G13COLTS1NT</t>
+  </si>
+  <si>
+    <t>WF Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>13 White</t>
+  </si>
+  <si>
+    <t>WF Elite 13 White</t>
+  </si>
+  <si>
+    <t>G13WFELT2NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
+    <t xml:space="preserve">13.1 </t>
+  </si>
+  <si>
+    <t>360 13.1</t>
+  </si>
+  <si>
+    <t>G13SIXTY3NT</t>
+  </si>
+  <si>
     <t>13 National Black</t>
   </si>
   <si>
     <t>360 13 National Black</t>
   </si>
   <si>
     <t>G13SIXTY4NT</t>
   </si>
   <si>
-    <t>Colts Volleyball Club</t>
-[...29 lines deleted...]
-    <t>G13WFELT2NT</t>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVCA 13</t>
+  </si>
+  <si>
+    <t>G13AMSVC13NT</t>
+  </si>
+  <si>
+    <t>Blocksport Volleyball Club</t>
+  </si>
+  <si>
+    <t>13 National</t>
+  </si>
+  <si>
+    <t>Blocksport 13 Nat</t>
+  </si>
+  <si>
+    <t>G13BLOCK1NT</t>
+  </si>
+  <si>
+    <t>13 Red</t>
+  </si>
+  <si>
+    <t>WF Elite 13 Red</t>
+  </si>
+  <si>
+    <t>G13WFELT3NT</t>
+  </si>
+  <si>
+    <t>Waco Lightning</t>
+  </si>
+  <si>
+    <t>13 Rio Vista</t>
+  </si>
+  <si>
+    <t>Waco Lightning 13 Rio Vis</t>
+  </si>
+  <si>
+    <t>G13CENTX3NT</t>
   </si>
   <si>
     <t>Reign Volleyball Club</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>REIGN-13-BLACK</t>
   </si>
   <si>
     <t>G13REIGN1NT</t>
   </si>
   <si>
-    <t>Waitlist</t>
-[...5 lines deleted...]
-    <t>13 Red</t>
+    <t>Denied</t>
+  </si>
+  <si>
+    <t>Dallas Starlings  VBC</t>
+  </si>
+  <si>
+    <t>Lonestar Thunder 13 Blue</t>
+  </si>
+  <si>
+    <t>G13STARL2NT</t>
+  </si>
+  <si>
+    <t>ABA Hard Hitters Volleyball Club</t>
+  </si>
+  <si>
+    <t>Hard Hitters 13U</t>
+  </si>
+  <si>
+    <t>G13ABAHH1NT</t>
+  </si>
+  <si>
+    <t>Bullitt Volleyball Club</t>
+  </si>
+  <si>
+    <t>BVA 13's</t>
+  </si>
+  <si>
+    <t>G13WWVBC1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Destiny U </t>
+  </si>
+  <si>
+    <t>13 WHITE</t>
+  </si>
+  <si>
+    <t>DEST13W</t>
+  </si>
+  <si>
+    <t>G13DESTU1NT</t>
   </si>
   <si>
     <t>Blocskport 13R</t>
   </si>
   <si>
     <t>G13BLOCK2NT</t>
   </si>
   <si>
-    <t>WF Elite 13 Red</t>
-[...41 lines deleted...]
-    <t>G13DESTU1NT</t>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13A Destyne </t>
+  </si>
+  <si>
+    <t>DIG 13A Destyne</t>
+  </si>
+  <si>
+    <t>G13DIGVB8NT</t>
+  </si>
+  <si>
+    <t>ICV 13 Griffin FW</t>
+  </si>
+  <si>
+    <t>G13SIXTY9NT</t>
+  </si>
+  <si>
+    <t>13 Regional Purple</t>
+  </si>
+  <si>
+    <t>MVP 13 Regional Purple</t>
+  </si>
+  <si>
+    <t>G13MVPVC3NT</t>
+  </si>
+  <si>
+    <t>ICV 13 Allen</t>
+  </si>
+  <si>
+    <t>G13SIXTY8NT</t>
+  </si>
+  <si>
+    <t>13 Regional</t>
+  </si>
+  <si>
+    <t>360 13 Regional</t>
+  </si>
+  <si>
+    <t>G13SIXTY7NT</t>
+  </si>
+  <si>
+    <t>ICV 13 Hoyuela</t>
+  </si>
+  <si>
+    <t>G13SIXTY10NT</t>
+  </si>
+  <si>
+    <t>Airells Court Club Volleyball</t>
+  </si>
+  <si>
+    <t>ACCV 13 BLK LOCAL</t>
+  </si>
+  <si>
+    <t>ACCV13 BLK LOCAL</t>
+  </si>
+  <si>
+    <t>G13AIRCV1NT</t>
+  </si>
+  <si>
+    <t>MVP 13 National</t>
+  </si>
+  <si>
+    <t>G13MVPVC1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
+    <t>Caddo Hot Shots</t>
+  </si>
+  <si>
+    <t>13 ELITE</t>
+  </si>
+  <si>
+    <t>HOT SHOTS 13E</t>
+  </si>
+  <si>
+    <t>G13CADHS1NT</t>
+  </si>
+  <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>13 Regional Blue</t>
+  </si>
+  <si>
+    <t>Vision 13 Regional Blue</t>
+  </si>
+  <si>
+    <t>G13VIVBC5NT</t>
+  </si>
+  <si>
+    <t>Pegasus Athletics Club</t>
+  </si>
+  <si>
+    <t>PAC 13u Astro</t>
+  </si>
+  <si>
+    <t>G13PEGAC1NT</t>
+  </si>
+  <si>
+    <t>Conquerors</t>
+  </si>
+  <si>
+    <t>Conquerors 13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Conquerors 13 </t>
+  </si>
+  <si>
+    <t>G13CONQR1NT</t>
+  </si>
+  <si>
+    <t>North Star Volleyball</t>
+  </si>
+  <si>
+    <t>13UGLORY</t>
+  </si>
+  <si>
+    <t>NSTVB-Glory</t>
+  </si>
+  <si>
+    <t>G13NSTVB1NT</t>
+  </si>
+  <si>
+    <t>13 Regional Gray</t>
+  </si>
+  <si>
+    <t>MVP 13 Regional Gray</t>
+  </si>
+  <si>
+    <t>G13MVPVC4NT</t>
   </si>
   <si>
     <t>Smith County Fire Volleyball</t>
   </si>
   <si>
     <t>SCFVB13</t>
   </si>
   <si>
     <t>G13SCFVB1NT</t>
   </si>
   <si>
-    <t>DIG VBC</t>
-[...164 lines deleted...]
-    <t>G13CADHS1NT</t>
+    <t>DroppedPaid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -739,631 +739,631 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>83.742</v>
+        <v>82.947</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>66.41500000000001</v>
+        <v>66.747</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>66.164</v>
+        <v>64.58199999999999</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>64.874</v>
+        <v>64.17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>63.825</v>
+        <v>63.928</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" t="s">
         <v>28</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F7">
-        <v>63.637</v>
+        <v>63.069000000000003</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" t="s">
         <v>31</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>32</v>
       </c>
-      <c r="C8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>63.023000000000003</v>
+        <v>62.82</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" t="s">
         <v>35</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>62.812</v>
+        <v>62.347</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>61.987</v>
+        <v>62.32</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F11">
-        <v>61.043999999999997</v>
+        <v>62.052999999999997</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>59.257</v>
+        <v>60.655</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>58.839</v>
+        <v>60.432</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B14" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>57.797</v>
+        <v>60.258</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>57.37</v>
+        <v>58.592</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="B16" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" t="s">
         <v>58</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>59</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>0.0</v>
+        <v>58.362</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>0.0</v>
+        <v>58.314</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
+        <v>64</v>
+      </c>
+      <c r="D18" t="s">
         <v>65</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F18">
-        <v>0.0</v>
+        <v>57.906</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" t="s">
         <v>67</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19" t="s">
         <v>68</v>
       </c>
-      <c r="C19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>0.0</v>
+        <v>57.892</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>0.0</v>
+        <v>56.306</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" t="s">
         <v>73</v>
       </c>
-      <c r="B21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>0.0</v>
+        <v>56.261</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>76</v>
+        <v>19</v>
       </c>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C22" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D22" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="E22" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F22">
-        <v>0.0</v>
+        <v>54.87</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="B23" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C23" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E23" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F23">
-        <v>0.0</v>
+        <v>52.87</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B24" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" t="s">
+        <v>80</v>
+      </c>
+      <c r="D24" t="s">
+        <v>81</v>
+      </c>
+      <c r="E24" t="s">
         <v>82</v>
       </c>
-      <c r="C24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F24">
-        <v>0.0</v>
+        <v>63.218</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>6</v>
+        <v>83</v>
       </c>
       <c r="B25" t="s">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="C25" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D25" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E25" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="F25">
-        <v>61.799</v>
+        <v>62.653</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>87</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>90</v>
       </c>
       <c r="E26" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="F26">
-        <v>61.029000000000003</v>
+        <v>61.542</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>91</v>
       </c>
       <c r="B27" t="s">
         <v>92</v>
       </c>
       <c r="C27" t="s">
         <v>92</v>
       </c>
       <c r="D27" t="s">
         <v>93</v>
       </c>
       <c r="E27" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="F27">
-        <v>58.502</v>
+        <v>61.183</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>94</v>
       </c>
       <c r="B28" t="s">
         <v>95</v>
       </c>
       <c r="C28" t="s">
         <v>96</v>
       </c>
       <c r="D28" t="s">
         <v>97</v>
       </c>
       <c r="E28" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="F28">
-        <v>58.446</v>
+        <v>59.236</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>98</v>
       </c>
       <c r="B29" t="s">
         <v>99</v>
       </c>
       <c r="C29" t="s">
         <v>100</v>
       </c>
       <c r="D29" t="s">
         <v>101</v>
       </c>
       <c r="E29" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="F29">
-        <v>55.984</v>
+        <v>58.116</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>6</v>
       </c>
       <c r="B30" t="s">
         <v>102</v>
       </c>
       <c r="C30" t="s">
         <v>103</v>
       </c>
       <c r="D30" t="s">
         <v>104</v>
       </c>
       <c r="E30" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>105</v>
       </c>
       <c r="B31" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" t="s">
         <v>106</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>107</v>
       </c>
-      <c r="D31" t="s">
+      <c r="E31" t="s">
         <v>108</v>
       </c>
-      <c r="E31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31">
-        <v>0.0</v>
+        <v>57.797</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>